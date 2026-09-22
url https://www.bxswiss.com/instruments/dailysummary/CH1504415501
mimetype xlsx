--- v9 (2026-09-01)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586aa2e8ebb84770" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R988e6b31470f424b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87897d02dd6d404d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83f89641a6644491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e80722fe7c4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87897d02dd6d404d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269ab306d2a544c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83f89641a6644491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>7,983</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,659</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>24.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,953</x:t>
-[...4 lines deleted...]
-          <x:t>7,757</x:t>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>8,015</x:t>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,977</x:t>
-[...80 lines deleted...]
-          <x:t>7,659</x:t>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>