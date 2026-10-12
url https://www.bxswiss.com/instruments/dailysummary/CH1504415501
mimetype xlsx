--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R988e6b31470f424b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970404af03924826" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83f89641a6644491"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba12770c5c4a4dba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269ab306d2a544c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83f89641a6644491" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26591573fd6c44b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba12770c5c4a4dba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>