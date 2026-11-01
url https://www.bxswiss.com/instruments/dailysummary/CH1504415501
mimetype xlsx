--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970404af03924826" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d76c3618bbd4233" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba12770c5c4a4dba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a0ed2044344a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26591573fd6c44b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba12770c5c4a4dba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45a31513c165497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a0ed2044344a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,699</x:t>
-[...549 lines deleted...]
-          <x:t>6,583</x:t>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>