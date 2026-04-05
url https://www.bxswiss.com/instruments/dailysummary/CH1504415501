--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf18d3141a6f439e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4639b2b276bb49c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R329ce1ed3e194c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a01e965ecab407a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61f55e27ed734691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R329ce1ed3e194c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde8363dc2bd64be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a01e965ecab407a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>