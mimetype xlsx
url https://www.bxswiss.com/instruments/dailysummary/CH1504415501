--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4639b2b276bb49c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5871108579d64de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a01e965ecab407a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde7035ef2503476b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde8363dc2bd64be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a01e965ecab407a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82695b9344fd4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde7035ef2503476b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,624</x:t>
-[...4 lines deleted...]
-          <x:t>5,362</x:t>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,582</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>4,504</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>