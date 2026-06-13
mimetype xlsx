--- v4 (2026-05-15)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5871108579d64de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a37559a05174674" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde7035ef2503476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddcef32ede474f34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82695b9344fd4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde7035ef2503476b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd66e2f14418544d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddcef32ede474f34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>