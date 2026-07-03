--- v5 (2026-06-13)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a37559a05174674" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d777c346d7f42ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddcef32ede474f34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b945f6c12f7401a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd66e2f14418544d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddcef32ede474f34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac790cd03e9f41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b945f6c12f7401a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,409 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>6,363</x:t>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,547</x:t>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>