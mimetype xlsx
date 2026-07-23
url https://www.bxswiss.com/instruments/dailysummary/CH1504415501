--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d777c346d7f42ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68c04bc5b114f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b945f6c12f7401a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a3d16c7cd0c43e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac790cd03e9f41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b945f6c12f7401a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dc761c955b6440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a3d16c7cd0c43e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>