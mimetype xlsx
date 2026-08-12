--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68c04bc5b114f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf98287edfe3c4a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a3d16c7cd0c43e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d5712dcc0b4cec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dc761c955b6440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a3d16c7cd0c43e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba753831b7714f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d5712dcc0b4cec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>7,433</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,791</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,633</x:t>
-[...6 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,425</x:t>
-[...26 lines deleted...]
-          <x:t>7,549</x:t>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,327</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>7,597</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,581</x:t>
-[...97 lines deleted...]
-          <x:t>7,813</x:t>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,717</x:t>
-[...134 lines deleted...]
-          <x:t>7,561</x:t>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>