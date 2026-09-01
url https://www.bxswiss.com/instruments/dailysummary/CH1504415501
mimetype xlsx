--- v8 (2026-08-12)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf98287edfe3c4a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586aa2e8ebb84770" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d5712dcc0b4cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87897d02dd6d404d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba753831b7714f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d5712dcc0b4cec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e80722fe7c4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87897d02dd6d404d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>7,813</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,717</x:t>
-[...335 lines deleted...]
-          <x:t>7,619</x:t>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,593</x:t>
-[...166 lines deleted...]
-          <x:t>8,551</x:t>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>