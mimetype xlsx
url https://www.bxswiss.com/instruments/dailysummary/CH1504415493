--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512824cc59704454" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R109f08a29944431e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57681733f9d04347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f3ababc39d648e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17d5e8f55474afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57681733f9d04347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b3243b08d74c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f3ababc39d648e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>4,031</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>