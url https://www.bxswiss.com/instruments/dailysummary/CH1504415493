--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R109f08a29944431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29454d5013d44bca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f3ababc39d648e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R298582132cda4141"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b3243b08d74c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f3ababc39d648e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6dfb60422854b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R298582132cda4141" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,986</x:t>
-[...16 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,242</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>2,522</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>