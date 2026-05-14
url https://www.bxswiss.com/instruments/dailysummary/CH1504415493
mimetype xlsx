--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29454d5013d44bca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R792cf823bfd248ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R298582132cda4141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26ffb67c0af449f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6dfb60422854b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R298582132cda4141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45fc088f20bc4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26ffb67c0af449f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>3,084</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,004</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>3,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,264</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>