--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R792cf823bfd248ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a1c342240a45e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26ffb67c0af449f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8028b74756c54382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45fc088f20bc4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26ffb67c0af449f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd6f65c23e94c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8028b74756c54382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>3,603</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>3,965</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,613</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>3,671</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>