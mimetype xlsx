--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff3a3dd8d9b49c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6edbf9e6967498a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf01bc090c21f40f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b82b6d53d1c40e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb12c5bea2c5c441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf01bc090c21f40f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1effcdbb8c894e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b82b6d53d1c40e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>