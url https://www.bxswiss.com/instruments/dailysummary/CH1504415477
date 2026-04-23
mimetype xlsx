--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6edbf9e6967498a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67bcb1400e342c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b82b6d53d1c40e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recd5153d44314d13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1effcdbb8c894e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b82b6d53d1c40e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc0160d8605649fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recd5153d44314d13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,663</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,356</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>2,616</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>