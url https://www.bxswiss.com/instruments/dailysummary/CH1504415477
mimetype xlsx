--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67bcb1400e342c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddde520e856e404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recd5153d44314d13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ba553393874fe0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc0160d8605649fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recd5153d44314d13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R009273ce8a5f491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ba553393874fe0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>