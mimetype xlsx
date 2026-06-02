--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddde520e856e404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a396926271c4ef2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ba553393874fe0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8805bd2f48a48a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R009273ce8a5f491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ba553393874fe0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9965c404842240d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8805bd2f48a48a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>3,377</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,871</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,969</x:t>
-[...63 lines deleted...]
-          <x:t>3,835</x:t>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>