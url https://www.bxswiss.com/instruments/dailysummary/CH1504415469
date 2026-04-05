--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95276395df984ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be7c3e6483a4811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc04822193f8947f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6260752efb394ede"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R126edddfbcc949b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc04822193f8947f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70083d0c9a094338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6260752efb394ede" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>