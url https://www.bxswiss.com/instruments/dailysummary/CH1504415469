--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be7c3e6483a4811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3005ae5629d421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6260752efb394ede"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5abb50fabda43e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70083d0c9a094338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6260752efb394ede" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa63f0a0eeae42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5abb50fabda43e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>3,050</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,212</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>12.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,200</x:t>
-[...4 lines deleted...]
-          <x:t>2,970</x:t>
+          <x:t>2,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...397 lines deleted...]
-          <x:t>2,712</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>