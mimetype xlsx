--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba9bb1a4c0bc4ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f44d205c17a475a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb379c6d2b044713"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2f04e2d7f014d0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re43cbb4269204647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb379c6d2b044713" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe5866053160435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2f04e2d7f014d0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>