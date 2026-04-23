--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f44d205c17a475a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2212ddb0564270" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2f04e2d7f014d0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b312ba0e6054ccd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe5866053160435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2f04e2d7f014d0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c140f79a874885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b312ba0e6054ccd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>5,078</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,736</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>5,342</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,114</x:t>
-[...463 lines deleted...]
-          <x:t>4,736</x:t>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>