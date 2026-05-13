--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2212ddb0564270" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac05aeb3fe14769" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b312ba0e6054ccd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ef12d3c7ed453f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c140f79a874885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b312ba0e6054ccd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5a6ee57a064ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ef12d3c7ed453f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>