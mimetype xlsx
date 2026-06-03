--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac05aeb3fe14769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ded72d9de34e59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ef12d3c7ed453f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R882ce70766e646a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5a6ee57a064ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ef12d3c7ed453f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0151176158d4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R882ce70766e646a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>5,675</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,657</x:t>
-[...53 lines deleted...]
-          <x:t>5,573</x:t>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>6,011</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>