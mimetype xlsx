--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce72158160140b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78186514fd548d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66f9afe3288444d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef86214c343427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5332ae629bec4471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66f9afe3288444d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R201dc7a89716455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef86214c343427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>