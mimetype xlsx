--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78186514fd548d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804f4bad08fc462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef86214c343427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b8fcb48f53f4d52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R201dc7a89716455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef86214c343427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb6f379425b4c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b8fcb48f53f4d52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,159</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,037</x:t>
-[...60 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,080</x:t>
-[...549 lines deleted...]
-          <x:t>2,812</x:t>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>