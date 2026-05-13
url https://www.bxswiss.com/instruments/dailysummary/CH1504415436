--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804f4bad08fc462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b97117df8d8494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b8fcb48f53f4d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f04750275bc4c50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb6f379425b4c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b8fcb48f53f4d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fbcb82bc24545a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f04750275bc4c50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>