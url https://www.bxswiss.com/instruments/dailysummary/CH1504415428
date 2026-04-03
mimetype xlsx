--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R419f52719b5448c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3de84491de34d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af00ffa7a614897"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R800514f11f20495d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7149d2dc54e74368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af00ffa7a614897" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba860873f77349d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R800514f11f20495d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>