--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3de84491de34d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33228d7125242cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R800514f11f20495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56cb7c7e5c324474"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba860873f77349d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R800514f11f20495d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6357fe5d7bd47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56cb7c7e5c324474" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>4,218</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,698</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>2,912</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>