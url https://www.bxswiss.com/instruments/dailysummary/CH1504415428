--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33228d7125242cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7086de44be0d4f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56cb7c7e5c324474"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radc2cf6b22ef43b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6357fe5d7bd47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56cb7c7e5c324474" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95890e245b0c4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radc2cf6b22ef43b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>