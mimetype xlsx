--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37321b4bd099463b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e55c07beb084e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2282292c2d0e44c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45ffd97db1d4935"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dac701619a04014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2282292c2d0e44c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra863e565aa1e4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45ffd97db1d4935" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>