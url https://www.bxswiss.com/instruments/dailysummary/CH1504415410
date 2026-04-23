--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e55c07beb084e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c6e0919a59427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45ffd97db1d4935"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656f639b0bc94106"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra863e565aa1e4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45ffd97db1d4935" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R415f455e73fa47d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656f639b0bc94106" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,201</x:t>
-[...48 lines deleted...]
-          <x:t>5,910</x:t>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,860</x:t>
-[...571 lines deleted...]
-          <x:t>4,976</x:t>
+          <x:t>6,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>