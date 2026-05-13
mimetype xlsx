--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c6e0919a59427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbec9ba495584105" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656f639b0bc94106"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23db4a276ef64b4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R415f455e73fa47d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656f639b0bc94106" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13da85f234524640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23db4a276ef64b4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>