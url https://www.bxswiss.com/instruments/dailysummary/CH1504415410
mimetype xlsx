--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbec9ba495584105" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30926bd75283448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23db4a276ef64b4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c87876a3864f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13da85f234524640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23db4a276ef64b4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2ed6a1646954132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c87876a3864f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>6,253</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,059</x:t>
-[...16 lines deleted...]
-          <x:t>5,943</x:t>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,923</x:t>
-[...193 lines deleted...]
-          <x:t>6,279</x:t>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>