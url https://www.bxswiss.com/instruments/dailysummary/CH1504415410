--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30926bd75283448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc40b2b97ad4d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c87876a3864f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3566f6cb1c44cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2ed6a1646954132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c87876a3864f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d794a2658a44de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3566f6cb1c44cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>