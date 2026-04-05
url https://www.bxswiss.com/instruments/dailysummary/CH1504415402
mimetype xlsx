--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19ae4ee1a3649ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f66c7a2eed477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R375ecdfe235c4e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a16aa0c043f4bdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc324a0dc301b4b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R375ecdfe235c4e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7497a27b24344d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a16aa0c043f4bdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>