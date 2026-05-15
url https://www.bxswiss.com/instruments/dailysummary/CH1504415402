--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f66c7a2eed477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ac4b32324f4f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a16aa0c043f4bdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0efa505efe8a4fc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7497a27b24344d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a16aa0c043f4bdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c3657cc16a4659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0efa505efe8a4fc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,100</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,306</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>3,012</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>