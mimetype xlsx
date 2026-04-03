--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71482e8defdc4623" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3137075e59d64f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R848436f58e994dc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3281798d8e0d47f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafecaa998b2f481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R848436f58e994dc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c96ff938c524a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3281798d8e0d47f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>