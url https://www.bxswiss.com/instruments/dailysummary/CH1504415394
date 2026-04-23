--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3137075e59d64f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7925f57b5ef42f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3281798d8e0d47f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62e8c27515ec4aa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c96ff938c524a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3281798d8e0d47f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c8c5d20ab84623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62e8c27515ec4aa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,212</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,156</x:t>
-[...571 lines deleted...]
-          <x:t>3,116</x:t>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>