--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7925f57b5ef42f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b75c2d9fc04ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62e8c27515ec4aa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R014e370adbfc4398"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c8c5d20ab84623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62e8c27515ec4aa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d3e81ec4554f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R014e370adbfc4398" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>