--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf57bf41d66cc44dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7379411471e6469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R833e724235d54516"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f5d55f93ec4a5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra92eb507ee5e423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R833e724235d54516" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R335cb3aa42b94cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f5d55f93ec4a5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>