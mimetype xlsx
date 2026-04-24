--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7379411471e6469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb4960680184a69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f5d55f93ec4a5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94cc8f406690436d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R335cb3aa42b94cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f5d55f93ec4a5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4068167499a44c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94cc8f406690436d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,974</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>3,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>