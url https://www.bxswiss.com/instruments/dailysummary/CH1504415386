--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb4960680184a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f8f886577494514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94cc8f406690436d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4e86a880b44723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4068167499a44c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94cc8f406690436d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R633d998f1046497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4e86a880b44723" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>