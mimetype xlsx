--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8028259ab3e42a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f2c4b1a15b4f1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d739fd2397b49f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a3b84c63e0444f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R770405323e5d4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d739fd2397b49f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c1e95a43b5496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a3b84c63e0444f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>