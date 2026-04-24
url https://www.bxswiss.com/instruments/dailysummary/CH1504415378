--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f2c4b1a15b4f1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab7d90211d44e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a3b84c63e0444f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc84013f85eb847c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c1e95a43b5496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a3b84c63e0444f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0a9b3c8b62a4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc84013f85eb847c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,887</x:t>
-[...549 lines deleted...]
-          <x:t>4,719</x:t>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>