--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab7d90211d44e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00068df822944647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc84013f85eb847c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51217735f84c40e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0a9b3c8b62a4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc84013f85eb847c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7998f9b215c5401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51217735f84c40e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>