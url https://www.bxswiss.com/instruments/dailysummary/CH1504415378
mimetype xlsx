--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00068df822944647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R543f87ddd4c14ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51217735f84c40e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd962205ea5cc4dad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7998f9b215c5401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51217735f84c40e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R180d8616321b4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd962205ea5cc4dad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>