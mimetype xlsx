--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R543f87ddd4c14ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref3b17c66fa94e6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd962205ea5cc4dad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c8137170ca4fbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R180d8616321b4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd962205ea5cc4dad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b9af7f2e69b490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c8137170ca4fbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>