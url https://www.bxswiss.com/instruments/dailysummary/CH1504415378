--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref3b17c66fa94e6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10118ecf4b7e48c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c8137170ca4fbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea73c3b40b0b434e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b9af7f2e69b490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c8137170ca4fbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc751ac534842a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea73c3b40b0b434e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,413</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,329</x:t>
-[...119 lines deleted...]
-          <x:t>2,453</x:t>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,449</x:t>
-[...242 lines deleted...]
-          <x:t>2,185</x:t>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,346</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>2,462</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>