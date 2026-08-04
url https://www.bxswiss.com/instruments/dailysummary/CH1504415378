--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10118ecf4b7e48c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ba3e1edeed4958" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea73c3b40b0b434e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refceabcc9d0b4671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc751ac534842a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea73c3b40b0b434e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reddb7cd166d94b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refceabcc9d0b4671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,456</x:t>
-[...139 lines deleted...]
-          <x:t>2,370</x:t>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,462</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>2,141</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,065</x:t>
-[...97 lines deleted...]
-          <x:t>1,579</x:t>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,803</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>2,033</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>