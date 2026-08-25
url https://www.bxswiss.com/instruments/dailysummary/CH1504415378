--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ba3e1edeed4958" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d04537b2e84b8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refceabcc9d0b4671"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f905c951b064127"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reddb7cd166d94b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refceabcc9d0b4671" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c9fd479cd344f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f905c951b064127" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,579</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,803</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...374 lines deleted...]
-          <x:t>1,847</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,809</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>1,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>