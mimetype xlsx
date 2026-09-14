--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d04537b2e84b8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5c98fefb21405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f905c951b064127"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdaee6be6cfd4a90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c9fd479cd344f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f905c951b064127" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47b30b691e7e470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdaee6be6cfd4a90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>1,283</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,205</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>1,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,198</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>