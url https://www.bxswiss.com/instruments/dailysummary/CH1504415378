--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5c98fefb21405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a14c1670ef4808" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdaee6be6cfd4a90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R138a6e39f43d411d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47b30b691e7e470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdaee6be6cfd4a90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbacd0e91cb246aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R138a6e39f43d411d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>1,192</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,132</x:t>
-[...21 lines deleted...]
-          <x:t>1,016</x:t>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,054</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,956</x:t>
-[...97 lines deleted...]
-          <x:t>1,086</x:t>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,010</x:t>
-[...53 lines deleted...]
-          <x:t>1,076</x:t>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,078</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,108</x:t>
-[...97 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,528</x:t>
-[...36 lines deleted...]
-          <x:t>1,340</x:t>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>