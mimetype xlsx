--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a14c1670ef4808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fc218619d54891" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R138a6e39f43d411d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe1efee2d86f47aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbacd0e91cb246aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R138a6e39f43d411d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d882740d882446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe1efee2d86f47aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,190</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,222</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>1,483</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>