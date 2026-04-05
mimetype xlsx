--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d91f52f80074a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977f66af475541e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec849847609a4ddb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R973c0cc927704fba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f6667a78daf47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec849847609a4ddb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2415d04bac0349c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R973c0cc927704fba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>