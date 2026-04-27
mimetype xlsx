--- v3 (2026-04-05)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977f66af475541e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R368b39680aa54ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R973c0cc927704fba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra478ded54f85443c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2415d04bac0349c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R973c0cc927704fba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3ab7407b7c4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra478ded54f85443c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>3,383</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,531</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>4,497</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>