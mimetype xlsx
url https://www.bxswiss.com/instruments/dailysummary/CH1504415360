--- v4 (2026-04-27)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R368b39680aa54ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fa7533965942af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra478ded54f85443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b7d43ba21764770"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3ab7407b7c4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra478ded54f85443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5ffcc4233db45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b7d43ba21764770" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...473 lines deleted...]
-          <x:t>2,905</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>3,193</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>