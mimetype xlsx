--- v5 (2026-06-10)
+++ v6 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fa7533965942af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7607b3155cb4aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b7d43ba21764770"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bcbbff15adc47e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5ffcc4233db45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b7d43ba21764770" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3388c1504d2942e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bcbbff15adc47e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>2,429</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,067</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,191</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>2,778</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>