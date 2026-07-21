--- v6 (2026-06-30)
+++ v7 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7607b3155cb4aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211833973630419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bcbbff15adc47e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66288041d1b94c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3388c1504d2942e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bcbbff15adc47e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c31628d823f41fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66288041d1b94c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,245</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,197</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>2,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,069</x:t>
-[...188 lines deleted...]
-          <x:t>2,310</x:t>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>