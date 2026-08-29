--- v7 (2026-07-21)
+++ v8 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211833973630419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239e6f35fb5a478e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66288041d1b94c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra37b7d7dff734b85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c31628d823f41fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66288041d1b94c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re51344c9068b4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra37b7d7dff734b85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>2,053</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>