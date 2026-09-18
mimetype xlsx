--- v8 (2026-08-29)
+++ v9 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239e6f35fb5a478e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3417a68f1bc841cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra37b7d7dff734b85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b09f69a907f4fc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re51344c9068b4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra37b7d7dff734b85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R551934c1e4724f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b09f69a907f4fc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,113</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>1,033</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,969</x:t>
-[...156 lines deleted...]
-          <x:t>1,147</x:t>
+          <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,067</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>25.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,976</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>0,779</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>