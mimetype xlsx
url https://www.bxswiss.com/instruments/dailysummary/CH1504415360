--- v9 (2026-09-18)
+++ v10 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3417a68f1bc841cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6df011a06a40d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b09f69a907f4fc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52334ae1138c48d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R551934c1e4724f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b09f69a907f4fc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a9495245e714b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52334ae1138c48d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,098</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,098</x:t>
-[...426 lines deleted...]
-          <x:t>1,358</x:t>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,194</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>1,044</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>