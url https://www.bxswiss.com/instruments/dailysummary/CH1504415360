--- v10 (2026-10-09)
+++ v11 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6df011a06a40d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcbf3fd70db84428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52334ae1138c48d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29999744e5e9439e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a9495245e714b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52334ae1138c48d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R021c71eb109044d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29999744e5e9439e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,906</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,964</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,080</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,950</x:t>
-[...593 lines deleted...]
-          <x:t>1,609</x:t>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>