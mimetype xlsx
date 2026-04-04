--- v0 (2026-02-21)
+++ v1 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b672bc89cc41e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a40701f3b84a34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R670c121f27554274"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9c1e3d4c760422c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c6a2464c004bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R670c121f27554274" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62dafd4808c4400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9c1e3d4c760422c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>3,359</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>