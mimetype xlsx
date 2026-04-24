--- v1 (2026-04-04)
+++ v2 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a40701f3b84a34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R976e940eb3e64705" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9c1e3d4c760422c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f16ee0ae2b147ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62dafd4808c4400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9c1e3d4c760422c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f6b60810754066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f16ee0ae2b147ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>4,609</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,679</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>11.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,603</x:t>
-[...441 lines deleted...]
-          <x:t>4,985</x:t>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>