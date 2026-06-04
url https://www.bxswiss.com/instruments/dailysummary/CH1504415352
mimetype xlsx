--- v2 (2026-04-24)
+++ v3 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R976e940eb3e64705" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d0ea3bdd5741fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f16ee0ae2b147ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddab839944bb4e08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f6b60810754066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f16ee0ae2b147ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88511adc3c664778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddab839944bb4e08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...404 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,071</x:t>
-[...16 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,013</x:t>
-[...144 lines deleted...]
-          <x:t>3,937</x:t>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>