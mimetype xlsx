--- v3 (2026-06-04)
+++ v4 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d0ea3bdd5741fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a23acff9054a86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddab839944bb4e08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9825fa60d8ea4ae5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88511adc3c664778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddab839944bb4e08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c38ff1b96e24068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9825fa60d8ea4ae5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>3,545</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>3,297</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,541</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>3,143</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,231</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>3,297</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,133</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>3,473</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>