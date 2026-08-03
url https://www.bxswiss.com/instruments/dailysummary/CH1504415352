--- v4 (2026-07-14)
+++ v5 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a23acff9054a86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc89537d4177d4149" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9825fa60d8ea4ae5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e13dece2c5d4a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c38ff1b96e24068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9825fa60d8ea4ae5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b66eb5d0b8f4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e13dece2c5d4a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,233</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,347</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>3,119</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>