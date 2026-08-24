--- v5 (2026-08-03)
+++ v6 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc89537d4177d4149" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7922b3b7eac84b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e13dece2c5d4a29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98013b1ac3184c6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b66eb5d0b8f4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e13dece2c5d4a29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9285bd184734502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98013b1ac3184c6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>3,049</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>