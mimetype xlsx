--- v6 (2026-08-24)
+++ v7 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7922b3b7eac84b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8edfd7da50104e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98013b1ac3184c6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dc0f7d6ea73421c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9285bd184734502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98013b1ac3184c6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5086a58bcf6e4bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dc0f7d6ea73421c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,535</x:t>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,489</x:t>
-[...156 lines deleted...]
-          <x:t>2,373</x:t>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>2,511</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>