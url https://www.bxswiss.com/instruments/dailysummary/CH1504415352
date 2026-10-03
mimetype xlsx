--- v7 (2026-09-13)
+++ v8 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8edfd7da50104e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba95c45947944124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dc0f7d6ea73421c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05c00de3bb1a488b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5086a58bcf6e4bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dc0f7d6ea73421c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1337cdbe3274ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05c00de3bb1a488b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,373</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...386 lines deleted...]
-          <x:t>2,608</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,548</x:t>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,574</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,604</x:t>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,682</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>2,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>