--- v8 (2026-10-03)
+++ v9 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba95c45947944124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b52bcad5cc4f4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05c00de3bb1a488b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d42e87b2c714370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1337cdbe3274ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05c00de3bb1a488b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ee137f36344ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d42e87b2c714370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,676</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,548</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>2,720</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,594</x:t>
-[...323 lines deleted...]
-          <x:t>2,738</x:t>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>