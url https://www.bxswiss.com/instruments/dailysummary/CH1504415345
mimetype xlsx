--- v0 (2026-01-11)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ba592bc74c4d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf18b98df6746ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe73e097e7bd4ff6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f651642e2ef4fa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc775d98d780544df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe73e097e7bd4ff6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeead2b1f8234884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f651642e2ef4fa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,324 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...291 lines deleted...]
-          <x:t>2,878</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>