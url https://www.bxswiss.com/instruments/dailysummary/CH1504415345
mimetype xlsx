--- v1 (2026-04-03)
+++ v2 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf18b98df6746ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce65c546482b45eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f651642e2ef4fa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf81a48296aba40a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeead2b1f8234884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f651642e2ef4fa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd4e0a93261842a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf81a48296aba40a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,963</x:t>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,949</x:t>
-[...539 lines deleted...]
-          <x:t>4,653</x:t>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>