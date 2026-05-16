--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce65c546482b45eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re00c2963861444df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf81a48296aba40a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2ce1a82ae1042a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd4e0a93261842a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf81a48296aba40a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda8b6137a02743cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2ce1a82ae1042a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>