--- v3 (2026-05-16)
+++ v4 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re00c2963861444df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5124de2c3f03430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2ce1a82ae1042a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ef441c6a928424a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda8b6137a02743cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2ce1a82ae1042a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47937e42d66408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ef441c6a928424a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,391</x:t>
-[...4 lines deleted...]
-          <x:t>3,221</x:t>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...478 lines deleted...]
-          <x:t>3,593</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>