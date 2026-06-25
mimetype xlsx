--- v4 (2026-06-05)
+++ v5 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5124de2c3f03430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8394f53e3ca4440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ef441c6a928424a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6cc4cc115b4c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47937e42d66408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ef441c6a928424a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9feb2f346604ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6cc4cc115b4c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,597</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,553</x:t>
-[...178 lines deleted...]
-          <x:t>3,531</x:t>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,711</x:t>
-[...58 lines deleted...]
-          <x:t>2,657</x:t>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,761</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>2,869</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>