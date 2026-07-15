--- v5 (2026-06-25)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8394f53e3ca4440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb87ba3d9e9444d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6cc4cc115b4c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d40c7e79d742b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9feb2f346604ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6cc4cc115b4c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R223e8394a7fe4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d40c7e79d742b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,711</x:t>
-[...21 lines deleted...]
-          <x:t>2,657</x:t>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,701</x:t>
-[...21 lines deleted...]
-          <x:t>2,657</x:t>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>2,775</x:t>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,755</x:t>
-[...188 lines deleted...]
-          <x:t>2,819</x:t>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>