--- v6 (2026-07-15)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb87ba3d9e9444d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R898863399f2347dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d40c7e79d742b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3233e6c179de40b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R223e8394a7fe4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d40c7e79d742b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c343b71b6d4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3233e6c179de40b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,775</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,755</x:t>
-[...48 lines deleted...]
-          <x:t>2,671</x:t>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,699</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...364 lines deleted...]
-          <x:t>2,317</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,305</x:t>
-[...134 lines deleted...]
-          <x:t>2,475</x:t>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>