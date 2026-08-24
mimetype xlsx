--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R898863399f2347dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6fc314620084412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3233e6c179de40b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b14e4302514815"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c343b71b6d4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3233e6c179de40b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb70a3f38d1a84bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b14e4302514815" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,317</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,305</x:t>
-[...448 lines deleted...]
-          <x:t>2,399</x:t>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>