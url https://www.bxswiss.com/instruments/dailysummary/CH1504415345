--- v8 (2026-08-24)
+++ v9 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6fc314620084412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb747823235541e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b14e4302514815"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b724da61de14e02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb70a3f38d1a84bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b14e4302514815" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6bab50e557a4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b724da61de14e02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>2,025</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,911</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,883</x:t>
-[...53 lines deleted...]
-          <x:t>1,847</x:t>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>1,831</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,733</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,805</x:t>
-[...144 lines deleted...]
-          <x:t>1,833</x:t>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>