--- v9 (2026-09-14)
+++ v10 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb747823235541e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39904913a6642a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b724da61de14e02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58011abbd2584dc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6bab50e557a4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b724da61de14e02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re68761cb22c64375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58011abbd2584dc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,831</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,733</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,805</x:t>
-[...166 lines deleted...]
-          <x:t>1,735</x:t>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>2,018</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,772</x:t>
-[...114 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,112</x:t>
-[...36 lines deleted...]
-          <x:t>1,976</x:t>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>