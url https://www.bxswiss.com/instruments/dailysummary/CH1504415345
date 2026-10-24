--- v10 (2026-10-04)
+++ v11 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39904913a6642a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccdd2157f05c483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58011abbd2584dc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cdac01f5ed2466a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re68761cb22c64375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58011abbd2584dc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38402cd9892c4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cdac01f5ed2466a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,924</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,880</x:t>
-[...124 lines deleted...]
-          <x:t>1,864</x:t>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,014</x:t>
-[...43 lines deleted...]
-          <x:t>2,084</x:t>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,976</x:t>
-[...92 lines deleted...]
-          <x:t>1,890</x:t>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,792</x:t>
-[...301 lines deleted...]
-          <x:t>2,104</x:t>
+          <x:t>2,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>