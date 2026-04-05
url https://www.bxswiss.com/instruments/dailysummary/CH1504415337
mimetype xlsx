--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d5ba1354e04306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593300cf37f746b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R827e786c33004718"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e575c00c4024d29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R188f6ad6df6248fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R827e786c33004718" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R894ef8f0bf664c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e575c00c4024d29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>3,751</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,031</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,501</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>