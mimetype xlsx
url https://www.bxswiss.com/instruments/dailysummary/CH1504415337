--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593300cf37f746b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e99733d61ba4cdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e575c00c4024d29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa0639abfc74a61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R894ef8f0bf664c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e575c00c4024d29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7670086cb44246ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa0639abfc74a61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,513</x:t>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,501</x:t>
-[...539 lines deleted...]
-          <x:t>4,285</x:t>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>