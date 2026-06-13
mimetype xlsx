--- v4 (2026-05-15)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e99733d61ba4cdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6a4a1f46d6499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa0639abfc74a61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87fba42b2851407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7670086cb44246ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa0639abfc74a61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b5b0dacc5094c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87fba42b2851407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,987</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,941</x:t>
-[...16 lines deleted...]
-          <x:t>2,971</x:t>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,373</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,439</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>2,977</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>