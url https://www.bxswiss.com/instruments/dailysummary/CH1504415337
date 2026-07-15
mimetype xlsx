--- v5 (2026-06-13)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6a4a1f46d6499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R770b0b7f39ed4768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87fba42b2851407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8baec0ed5ed43c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b5b0dacc5094c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87fba42b2851407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5f09a4d5d940bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8baec0ed5ed43c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>1,947</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,939</x:t>
-[...355 lines deleted...]
-          <x:t>2,339</x:t>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>