--- v6 (2026-07-15)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R770b0b7f39ed4768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e3436c5367429a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8baec0ed5ed43c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb41cdf599aa945e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5f09a4d5d940bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8baec0ed5ed43c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf433d8c2eee4e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb41cdf599aa945e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,931</x:t>
-[...11 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,047</x:t>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,033</x:t>
-[...11 lines deleted...]
-          <x:t>2,101</x:t>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,977</x:t>
-[...151 lines deleted...]
-          <x:t>2,063</x:t>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,853</x:t>
-[...355 lines deleted...]
-          <x:t>1,741</x:t>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>