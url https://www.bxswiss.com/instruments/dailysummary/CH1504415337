--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e3436c5367429a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f1f234691f4248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb41cdf599aa945e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b894c88cd984990"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf433d8c2eee4e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb41cdf599aa945e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcad2ac148da141bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b894c88cd984990" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,657</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,644</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,583</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>