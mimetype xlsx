--- v8 (2026-08-24)
+++ v9 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f1f234691f4248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ce322f4e5a45c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b894c88cd984990"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc9db3ec7bb4e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcad2ac148da141bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b894c88cd984990" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R996e3169d97543d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc9db3ec7bb4e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,057</x:t>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,051</x:t>
-[...210 lines deleted...]
-          <x:t>0,843</x:t>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,907</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,961</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>