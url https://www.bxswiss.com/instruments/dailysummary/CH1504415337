--- v9 (2026-09-14)
+++ v10 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ce322f4e5a45c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7354f30fe23a47f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc9db3ec7bb4e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c037245d1d4b6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R996e3169d97543d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc9db3ec7bb4e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5de6cb45e354b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c037245d1d4b6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,843</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,907</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>0,795</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,851</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>0,980</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,006</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>1,094</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>