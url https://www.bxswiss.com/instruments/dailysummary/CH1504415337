--- v10 (2026-10-05)
+++ v11 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7354f30fe23a47f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402d29f647884829" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c037245d1d4b6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa14743f2ba4d65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5de6cb45e354b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c037245d1d4b6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1aa3ebfe9b945d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa14743f2ba4d65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,000</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,882</x:t>
-[...92 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,156</x:t>
-[...26 lines deleted...]
-          <x:t>1,258</x:t>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,080</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>1,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>