--- v11 (2026-09-13)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc28239ce6b41fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6a05ac026441d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72025df30967499a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36e6057d957342d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bda2eece8a143d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72025df30967499a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9266fca056a43b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36e6057d957342d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,849</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,877</x:t>
-[...16 lines deleted...]
-          <x:t>0,877</x:t>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,875</x:t>
-[...416 lines deleted...]
-          <x:t>0,799</x:t>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,713</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,872</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>