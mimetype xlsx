--- v12 (2026-10-04)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6a05ac026441d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867ff9700d0c4164" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36e6057d957342d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee4bdc0e4ae45a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9266fca056a43b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36e6057d957342d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R031441fb71b04c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee4bdc0e4ae45a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,883</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,774</x:t>
-[...281 lines deleted...]
-          <x:t>0,778</x:t>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,956</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>1,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>