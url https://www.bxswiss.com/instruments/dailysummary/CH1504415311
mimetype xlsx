--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74772ab4795842a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09b25b9903ef4861" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb566bc9b721e457c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6767e1ebeb054b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb1b42fa63814650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb566bc9b721e457c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3891aefa37ba414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6767e1ebeb054b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>