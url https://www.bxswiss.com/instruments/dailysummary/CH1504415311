--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09b25b9903ef4861" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292626645c1c4fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6767e1ebeb054b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf6143df79b6422d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3891aefa37ba414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6767e1ebeb054b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d2b373074d4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf6143df79b6422d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,569</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,363</x:t>
-[...593 lines deleted...]
-          <x:t>4,079</x:t>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>