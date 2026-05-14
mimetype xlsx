--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292626645c1c4fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244fe71b7fa44a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf6143df79b6422d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4c4362e7a844414"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d2b373074d4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf6143df79b6422d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a83838c9eb45cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4c4362e7a844414" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,217</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>3,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,795</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>