--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244fe71b7fa44a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186334ba0cc643ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4c4362e7a844414"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a11bfcd54994bde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a83838c9eb45cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4c4362e7a844414" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9bb57feb9c4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a11bfcd54994bde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,875</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,817</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,775</x:t>
-[...75 lines deleted...]
-          <x:t>2,425</x:t>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,709</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>2,403</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,033</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>2,797</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>