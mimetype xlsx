--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186334ba0cc643ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R909497a42e564a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a11bfcd54994bde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d5f514dbf864bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9bb57feb9c4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a11bfcd54994bde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcea2ff709ef14b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d5f514dbf864bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,403</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,033</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>2,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,373</x:t>
-[...512 lines deleted...]
-          <x:t>2,063</x:t>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>