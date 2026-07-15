--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R909497a42e564a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb600ca625a8414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d5f514dbf864bf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e43466b2b6b4006"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcea2ff709ef14b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d5f514dbf864bf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81f040c90790446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e43466b2b6b4006" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,935</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,931</x:t>
-[...566 lines deleted...]
-          <x:t>1,975</x:t>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>