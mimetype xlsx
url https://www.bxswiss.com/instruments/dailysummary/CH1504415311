--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb600ca625a8414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra375680b9c374007" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e43466b2b6b4006"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb77dbd2f174499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81f040c90790446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e43466b2b6b4006" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd98087679f0e4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb77dbd2f174499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,837</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,799</x:t>
-[...362 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,357</x:t>
-[...198 lines deleted...]
-          <x:t>1,611</x:t>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>