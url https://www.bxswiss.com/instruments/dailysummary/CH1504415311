--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra375680b9c374007" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8bd02ab4f3b4a7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb77dbd2f174499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R107e6c0b688c4dfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd98087679f0e4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb77dbd2f174499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddd1e3d920ac4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R107e6c0b688c4dfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,357</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>