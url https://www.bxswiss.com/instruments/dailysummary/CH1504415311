--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8bd02ab4f3b4a7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc28239ce6b41fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R107e6c0b688c4dfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72025df30967499a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddd1e3d920ac4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R107e6c0b688c4dfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bda2eece8a143d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72025df30967499a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,995</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,019</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,937</x:t>
-[...16 lines deleted...]
-          <x:t>0,971</x:t>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,967</x:t>
-[...97 lines deleted...]
-          <x:t>0,929</x:t>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,863</x:t>
-[...43 lines deleted...]
-          <x:t>0,877</x:t>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,875</x:t>
-[...161 lines deleted...]
-          <x:t>0,879</x:t>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>