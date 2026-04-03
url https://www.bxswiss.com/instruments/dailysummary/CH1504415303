--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7ccffa03f04368" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9879e3c5fe4a4fe1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d7fb4ed8c024ccf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R333b4fc3d0b9446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2808ab9a6d32490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d7fb4ed8c024ccf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898d388168864599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R333b4fc3d0b9446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>