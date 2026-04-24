--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9879e3c5fe4a4fe1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd6c37bba1a4287" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R333b4fc3d0b9446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05dafb1736c64e82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898d388168864599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R333b4fc3d0b9446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8082946670c74d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05dafb1736c64e82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>3,465</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,539</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>3,883</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>