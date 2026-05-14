--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd6c37bba1a4287" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a14892bf90a4c60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05dafb1736c64e82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b643c94eeb4a89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8082946670c74d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05dafb1736c64e82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3d61ca5cacc4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b643c94eeb4a89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>