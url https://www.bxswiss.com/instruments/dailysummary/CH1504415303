--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a14892bf90a4c60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda124c3064b245b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b643c94eeb4a89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f9ade0fdf34871"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3d61ca5cacc4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b643c94eeb4a89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc604e03c33724281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f9ade0fdf34871" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,845</x:t>
-[...16 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,633</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>2,627</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,509</x:t>
-[...146 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>2,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,783</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,245</x:t>
-[...117 lines deleted...]
-          <x:t>2,633</x:t>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>