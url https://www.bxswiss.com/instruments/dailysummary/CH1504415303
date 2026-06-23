--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda124c3064b245b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9de4828b94cc4153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f9ade0fdf34871"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14971e8a3bfd4c81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc604e03c33724281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f9ade0fdf34871" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa1d5109d444df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14971e8a3bfd4c81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,245</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>2,017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,707</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>