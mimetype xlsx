--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9de4828b94cc4153" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re027cd6818fa4960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14971e8a3bfd4c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad8802409954599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa1d5109d444df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14971e8a3bfd4c81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ca29edb89e490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad8802409954599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,815</x:t>
-[...16 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,761</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,701</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,803</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,947</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,851</x:t>
-[...345 lines deleted...]
-          <x:t>1,639</x:t>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...100 lines deleted...]
-          <x:t>1,575</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>