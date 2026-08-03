--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re027cd6818fa4960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac51fbd5cc6c4d66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad8802409954599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b2c6b579b040cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ca29edb89e490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad8802409954599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad269d6db51f4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b2c6b579b040cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,639</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,671</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,583</x:t>
-[...146 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,921</x:t>
-[...247 lines deleted...]
-          <x:t>1,447</x:t>
+          <x:t>1,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...19 lines deleted...]
-          <x:t>1,531</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>