--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac51fbd5cc6c4d66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704a2a30c2304c28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b2c6b579b040cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c6f578fc74043ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad269d6db51f4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b2c6b579b040cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5fa6f11cba41de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c6f578fc74043ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,613</x:t>
-[...4 lines deleted...]
-          <x:t>1,447</x:t>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>