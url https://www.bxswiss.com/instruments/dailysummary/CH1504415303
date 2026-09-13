--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704a2a30c2304c28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88dc6ff98c8242ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c6f578fc74043ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb76773984fd446f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5fa6f11cba41de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c6f578fc74043ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa2d3443d4734b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb76773984fd446f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>0,851</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,863</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,893</x:t>
-[...161 lines deleted...]
-          <x:t>0,805</x:t>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,769</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>18.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,881</x:t>
-[...90 lines deleted...]
-          <x:t>0,805</x:t>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>