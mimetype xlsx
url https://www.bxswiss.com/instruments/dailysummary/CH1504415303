--- v11 (2026-09-13)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88dc6ff98c8242ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R183d362619b1414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb76773984fd446f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R878a31fb70754c95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa2d3443d4734b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb76773984fd446f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20596b53b3634755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R878a31fb70754c95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,805</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,803</x:t>
-[...16 lines deleted...]
-          <x:t>0,769</x:t>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>18.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,881</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>0,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,952</x:t>
         </x:is>
       </x:c>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>