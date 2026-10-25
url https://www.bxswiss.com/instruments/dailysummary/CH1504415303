--- v12 (2026-10-05)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R183d362619b1414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a76f873ff2e4238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R878a31fb70754c95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racdc26ed31344147"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20596b53b3634755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R878a31fb70754c95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8195e5fea0b405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racdc26ed31344147" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,788</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,952</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,726</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>11.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,012</x:t>
-[...102 lines deleted...]
-          <x:t>0,826</x:t>
+          <x:t>0,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,850</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>0,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>