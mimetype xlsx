--- v8 (2026-08-02)
+++ v9 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra59608a9f4094267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51924618f2fc4aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7a302ce6664d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27dc6ddd2fca4c7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f42e06f3c724f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7a302ce6664d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra929337d0b6c40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27dc6ddd2fca4c7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>2,529</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>