--- v9 (2026-09-12)
+++ v10 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51924618f2fc4aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb924b427fdcf4a1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27dc6ddd2fca4c7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R507a1ce7de6640a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra929337d0b6c40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27dc6ddd2fca4c7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20c965f0ca5c4611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R507a1ce7de6640a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,165</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>2,263</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,259</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>2,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,218</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>