--- v10 (2026-10-02)
+++ v11 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb924b427fdcf4a1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2cc2b506f644c97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R507a1ce7de6640a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb39eb8e955d4c83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20c965f0ca5c4611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R507a1ce7de6640a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dfdd34ce12d4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb39eb8e955d4c83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,402</x:t>
-[...97 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,558</x:t>
-[...43 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>2,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,268</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>2,458</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,374</x:t>
-[...134 lines deleted...]
-          <x:t>2,578</x:t>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>