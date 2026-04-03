--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f597ccb743456a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24193751859e4a86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109cc2dfa29a4264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcf04bc368054385"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R904d2557f3d2402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109cc2dfa29a4264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e81501ff764942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcf04bc368054385" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>