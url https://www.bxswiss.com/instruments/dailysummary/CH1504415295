--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24193751859e4a86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R959526a9200b4284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcf04bc368054385"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75cf135951454bce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e81501ff764942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcf04bc368054385" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb25cb2869bf4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75cf135951454bce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>4,027</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,659</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>4,571</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>