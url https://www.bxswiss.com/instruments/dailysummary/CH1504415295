--- v4 (2026-04-23)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R959526a9200b4284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348be5a8ec3b4e49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75cf135951454bce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re570d875c4474344"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb25cb2869bf4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75cf135951454bce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e3b6cf2eda45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re570d875c4474344" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...387 lines deleted...]
-          <x:t>3,759</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,637</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>3,555</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>