--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348be5a8ec3b4e49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30b888fe47842ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re570d875c4474344"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd296fc43203a46a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e3b6cf2eda45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re570d875c4474344" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8094043c7e774719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd296fc43203a46a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>3,239</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,221</x:t>
-[...43 lines deleted...]
-          <x:t>3,491</x:t>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,393</x:t>
-[...254 lines deleted...]
-          <x:t>2,897</x:t>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,943</x:t>
-[...107 lines deleted...]
-          <x:t>3,075</x:t>
+          <x:t>2,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>