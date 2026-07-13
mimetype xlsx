--- v6 (2026-06-22)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30b888fe47842ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b27dc1d0e3474a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd296fc43203a46a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e42e711d0a4f1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8094043c7e774719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd296fc43203a46a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b0d96c82894f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e42e711d0a4f1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,897</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,943</x:t>
-[...11 lines deleted...]
-          <x:t>2,907</x:t>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,851</x:t>
-[...490 lines deleted...]
-          <x:t>2,877</x:t>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>