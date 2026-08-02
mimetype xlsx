--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b27dc1d0e3474a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra59608a9f4094267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e42e711d0a4f1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7a302ce6664d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b0d96c82894f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e42e711d0a4f1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f42e06f3c724f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7a302ce6664d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,037</x:t>
-[...26 lines deleted...]
-          <x:t>3,087</x:t>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,985</x:t>
-[...75 lines deleted...]
-          <x:t>2,861</x:t>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,205</x:t>
-[...205 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,063</x:t>
-[...63 lines deleted...]
-          <x:t>2,831</x:t>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>