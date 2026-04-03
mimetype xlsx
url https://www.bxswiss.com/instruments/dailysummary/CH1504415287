--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a14a68043a44e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a4d397613e648c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723769af06054fc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0cfcea4e3104d62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48230f5e564e42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723769af06054fc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd83022a500114a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0cfcea4e3104d62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>