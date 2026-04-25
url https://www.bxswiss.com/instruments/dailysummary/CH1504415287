--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a4d397613e648c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b5c83d786984186" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0cfcea4e3104d62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98112539da9d4547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd83022a500114a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0cfcea4e3104d62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b60475cbddf46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98112539da9d4547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>3,351</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,461</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>4,209</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>