--- v4 (2026-04-25)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b5c83d786984186" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035bdda3afd04a61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98112539da9d4547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R586615e1fabf4feb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b60475cbddf46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98112539da9d4547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f5ff2f813ff456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R586615e1fabf4feb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>3,143</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,117</x:t>
-[...129 lines deleted...]
-          <x:t>3,151</x:t>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,089</x:t>
-[...53 lines deleted...]
-          <x:t>3,175</x:t>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>