--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035bdda3afd04a61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea803a24459b497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R586615e1fabf4feb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re00cbdf4dc8040f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f5ff2f813ff456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R586615e1fabf4feb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ed3985afa7b46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re00cbdf4dc8040f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,997</x:t>
-[...328 lines deleted...]
-          <x:t>2,317</x:t>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,411</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>2,491</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,389</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>2,469</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,345</x:t>
-[...85 lines deleted...]
-          <x:t>2,555</x:t>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>