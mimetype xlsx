--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea803a24459b497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10ece6c5d1fd4bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re00cbdf4dc8040f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3c9d7ed57c246d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ed3985afa7b46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re00cbdf4dc8040f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R098bd30f963340e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3c9d7ed57c246d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,317</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,411</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>2,491</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,389</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,471</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,437</x:t>
-[...232 lines deleted...]
-          <x:t>2,459</x:t>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,439</x:t>
-[...43 lines deleted...]
-          <x:t>2,495</x:t>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,389</x:t>
-[...134 lines deleted...]
-          <x:t>2,489</x:t>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>