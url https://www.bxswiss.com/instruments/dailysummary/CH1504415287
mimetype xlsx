--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10ece6c5d1fd4bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0cde37bb3c64901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3c9d7ed57c246d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26583a981193472e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R098bd30f963340e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3c9d7ed57c246d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6ac13cb4974286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26583a981193472e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,459</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,439</x:t>
-[...11 lines deleted...]
-          <x:t>2,411</x:t>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,311</x:t>
-[...259 lines deleted...]
-          <x:t>2,357</x:t>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,249</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>2,217</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>2,043</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,033</x:t>
-[...134 lines deleted...]
-          <x:t>2,179</x:t>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>