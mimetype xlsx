--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0cde37bb3c64901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdbb6201246e4696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26583a981193472e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c3ddbe6bc14e3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6ac13cb4974286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26583a981193472e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7cbf58287514ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c3ddbe6bc14e3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,043</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,033</x:t>
-[...448 lines deleted...]
-          <x:t>2,113</x:t>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,887</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>