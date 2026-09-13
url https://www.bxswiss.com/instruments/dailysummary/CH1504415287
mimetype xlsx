--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdbb6201246e4696" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ebee2c299f94c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c3ddbe6bc14e3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R179ab9bc0a1b4ec1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7cbf58287514ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c3ddbe6bc14e3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ecc6314cc94cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R179ab9bc0a1b4ec1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>1,781</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,679</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,661</x:t>
-[...48 lines deleted...]
-          <x:t>1,625</x:t>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,611</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,579</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,659</x:t>
-[...53 lines deleted...]
-          <x:t>1,615</x:t>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>