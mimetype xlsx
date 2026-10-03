--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ebee2c299f94c94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d23dbb4ac994f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R179ab9bc0a1b4ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref61a020c01b45da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ecc6314cc94cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R179ab9bc0a1b4ec1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce7c48fa1fae47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref61a020c01b45da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,507</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,659</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>1,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,772</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>