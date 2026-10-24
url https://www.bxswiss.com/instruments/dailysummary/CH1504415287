--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d23dbb4ac994f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f03614cc3894729" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref61a020c01b45da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e50057cf5264130"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce7c48fa1fae47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref61a020c01b45da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f40ab7641f4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e50057cf5264130" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,635</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,524</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,618</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,772</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,836</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,812</x:t>
-[...6 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,810</x:t>
-[...80 lines deleted...]
-          <x:t>1,822</x:t>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,672</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>17.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,668</x:t>
-[...112 lines deleted...]
-          <x:t>1,524</x:t>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,658</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>1,816</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>