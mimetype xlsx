--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R117b40a8dccc4afb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a506201dc540c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcdcf69b95024b3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff3d1baabda3466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d539049dd6478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcdcf69b95024b3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf405aef79363417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff3d1baabda3466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>