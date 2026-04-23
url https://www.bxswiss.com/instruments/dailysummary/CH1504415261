--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a506201dc540c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01186ddf8eb34f73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff3d1baabda3466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9b5f4651484e79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf405aef79363417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff3d1baabda3466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R235f727b20da4a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9b5f4651484e79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>3,011</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,469</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>3,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>