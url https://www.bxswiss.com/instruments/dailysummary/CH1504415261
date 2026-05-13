--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01186ddf8eb34f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe78e01de84401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9b5f4651484e79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca0c30a72784e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R235f727b20da4a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9b5f4651484e79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42784631e9684f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca0c30a72784e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,865</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,617</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>2,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>