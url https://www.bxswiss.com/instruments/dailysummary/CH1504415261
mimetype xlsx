--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe78e01de84401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb43b07ee3fcf4b91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca0c30a72784e48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e7453b5c204415e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42784631e9684f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca0c30a72784e48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ccf3a7095d4149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e7453b5c204415e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,369</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>2,301</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>2,531</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,651</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,113</x:t>
-[...90 lines deleted...]
-          <x:t>2,617</x:t>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>