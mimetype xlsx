--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb43b07ee3fcf4b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18343c9bbdd04f98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e7453b5c204415e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfe43942ba584338"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ccf3a7095d4149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e7453b5c204415e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3854a6cb94d74d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfe43942ba584338" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,639</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,301</x:t>
-[...394 lines deleted...]
-          <x:t>1,755</x:t>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,693</x:t>
-[...16 lines deleted...]
-          <x:t>1,825</x:t>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
-[...80 lines deleted...]
-          <x:t>1,691</x:t>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>