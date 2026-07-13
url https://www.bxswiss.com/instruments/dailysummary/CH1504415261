--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18343c9bbdd04f98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9f250ece01748ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfe43942ba584338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R350a038b169a4edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3854a6cb94d74d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfe43942ba584338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfefe7430874f45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R350a038b169a4edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,705</x:t>
-[...70 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,757</x:t>
-[...441 lines deleted...]
-          <x:t>1,465</x:t>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>