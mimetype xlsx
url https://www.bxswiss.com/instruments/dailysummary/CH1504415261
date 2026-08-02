--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9f250ece01748ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb11499a5e3a44dbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R350a038b169a4edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb973480125f44fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfefe7430874f45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R350a038b169a4edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63843c4972984be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb973480125f44fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,563</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,663</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>1,475</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,191</x:t>
-[...161 lines deleted...]
-          <x:t>1,395</x:t>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>