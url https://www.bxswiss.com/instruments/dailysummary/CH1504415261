--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb11499a5e3a44dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1633482a0b4ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb973480125f44fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77af3edbf96f4943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63843c4972984be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb973480125f44fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3452f168faaa4436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77af3edbf96f4943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,475</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,191</x:t>
-[...448 lines deleted...]
-          <x:t>1,259</x:t>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,229</x:t>
-[...43 lines deleted...]
-          <x:t>1,257</x:t>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,133</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>