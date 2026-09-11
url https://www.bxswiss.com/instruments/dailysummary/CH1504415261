--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1633482a0b4ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re11aaf2b6c8a4252" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77af3edbf96f4943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4183b5d244a64e8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3452f168faaa4436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77af3edbf96f4943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e9a4fb14f24601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4183b5d244a64e8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,821</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...151 lines deleted...]
-          <x:t>0,723</x:t>
+          <x:t>0,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,707</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,693</x:t>
-[...6 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,713</x:t>
-[...117 lines deleted...]
-          <x:t>0,739</x:t>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>