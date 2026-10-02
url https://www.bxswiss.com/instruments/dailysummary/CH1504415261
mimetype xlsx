--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re11aaf2b6c8a4252" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3ffd50f9624f1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4183b5d244a64e8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2eb31bf4e1747b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e9a4fb14f24601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4183b5d244a64e8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7c6a2b94ba4e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2eb31bf4e1747b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,625 +149,220 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,723</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,707</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,693</x:t>
-[...6 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,713</x:t>
-[...166 lines deleted...]
-          <x:t>0,651</x:t>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,673</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,712</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>