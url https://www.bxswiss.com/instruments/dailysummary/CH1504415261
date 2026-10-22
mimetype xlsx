--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3ffd50f9624f1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcace9e6e7e9343e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2eb31bf4e1747b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6cb144134af43e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7c6a2b94ba4e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2eb31bf4e1747b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45cc479ec25c44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6cb144134af43e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,862</x:t>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,844</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,824</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,942</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,924</x:t>
-[...16 lines deleted...]
-          <x:t>0,918</x:t>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,810</x:t>
-[...377 lines deleted...]
-          <x:t>1,010</x:t>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>