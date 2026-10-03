--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b9f1e6d19f4bf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffaf8407788d4bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1689b2197c0a4e00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cae9edee6ce49c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra01d8717dce94362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1689b2197c0a4e00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6b507350bd4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cae9edee6ce49c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,625</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,653</x:t>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,633</x:t>
-[...43 lines deleted...]
-          <x:t>0,621</x:t>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,603</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>0,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,784</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>