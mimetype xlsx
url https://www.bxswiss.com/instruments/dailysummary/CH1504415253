--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffaf8407788d4bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af89e95daf541cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cae9edee6ce49c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c93e30f5d14075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6b507350bd4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cae9edee6ce49c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6f47ff8b36b4839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c93e30f5d14075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,657</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,566</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,574</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>14.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,868</x:t>
-[...387 lines deleted...]
-          <x:t>0,760</x:t>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>