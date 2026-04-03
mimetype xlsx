--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdc037692a3c4716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22801926d60b47cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc7bb889709447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa3be31c4f9447ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5e7c6a9d0464ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc7bb889709447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b3c9144d8b462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa3be31c4f9447ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>