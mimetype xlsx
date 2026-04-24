--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22801926d60b47cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0bc7fb59b74cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa3be31c4f9447ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dd96bfdd51f4ad0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b3c9144d8b462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa3be31c4f9447ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5473df89df411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dd96bfdd51f4ad0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,427</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,443</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2,861</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,341</x:t>
-        </x:is>
-[...543 lines deleted...]
-          <x:t>3,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>