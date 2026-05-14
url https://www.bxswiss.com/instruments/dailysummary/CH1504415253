--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0bc7fb59b74cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c246479c804f00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dd96bfdd51f4ad0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43cf8935e2f24855"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5473df89df411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dd96bfdd51f4ad0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa796cb406bf457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43cf8935e2f24855" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,713</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,615</x:t>
-[...151 lines deleted...]
-          <x:t>2,367</x:t>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,223</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>2,341</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>