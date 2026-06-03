--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c246479c804f00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7887149c6084cd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43cf8935e2f24855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f3a5a38093a4b08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa796cb406bf457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43cf8935e2f24855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb358602422ea4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f3a5a38093a4b08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,367</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,223</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>2,453</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,419</x:t>
-[...205 lines deleted...]
-          <x:t>2,237</x:t>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,223</x:t>
-[...80 lines deleted...]
-          <x:t>2,325</x:t>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>