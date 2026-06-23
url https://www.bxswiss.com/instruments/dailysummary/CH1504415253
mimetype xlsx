--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7887149c6084cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R795bb202c8164034" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f3a5a38093a4b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c96365efc5f47ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb358602422ea4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f3a5a38093a4b08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce6f20c20f241aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c96365efc5f47ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,491</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,133</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...396 lines deleted...]
-          <x:t>1,601</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,503</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,647</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,589</x:t>
-[...107 lines deleted...]
-          <x:t>1,585</x:t>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>