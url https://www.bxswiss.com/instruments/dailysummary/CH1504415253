--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R795bb202c8164034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385a5f8626164692" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c96365efc5f47ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd58837276c094f30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce6f20c20f241aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c96365efc5f47ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e647e7af1647ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd58837276c094f30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,509</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,601</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1,715</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,627</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,779</x:t>
-[...205 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,569</x:t>
-[...144 lines deleted...]
-          <x:t>1,363</x:t>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>