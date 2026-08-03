--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385a5f8626164692" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d465402c2d4288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd58837276c094f30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R375f6cf5fc144770"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e647e7af1647ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd58837276c094f30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13da9aad6b654fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R375f6cf5fc144770" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,491</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,457</x:t>
-[...200 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,559</x:t>
-[...134 lines deleted...]
-          <x:t>1,367</x:t>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,103</x:t>
-[...188 lines deleted...]
-          <x:t>1,313</x:t>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>