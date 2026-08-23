--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d465402c2d4288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5934f2b24d6145a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R375f6cf5fc144770"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72951b84cae64c2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13da9aad6b654fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R375f6cf5fc144770" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828fb33c6f5746bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72951b84cae64c2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,367</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,103</x:t>
-[...438 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,165</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,191</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>