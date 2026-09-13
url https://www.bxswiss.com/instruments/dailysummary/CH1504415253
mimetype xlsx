--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5934f2b24d6145a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b9f1e6d19f4bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72951b84cae64c2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1689b2197c0a4e00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828fb33c6f5746bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72951b84cae64c2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra01d8717dce94362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1689b2197c0a4e00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,783</x:t>
-[...26 lines deleted...]
-          <x:t>0,757</x:t>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,753</x:t>
-[...323 lines deleted...]
-          <x:t>0,679</x:t>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>