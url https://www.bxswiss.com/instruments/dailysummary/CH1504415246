--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6fd8b63d43042bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba78a4ea5df4ed6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R701498619ec240dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3b19bcedef44ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3c15e4425bc4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R701498619ec240dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25793e5f0bda4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3b19bcedef44ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,045</x:t>
-[...26 lines deleted...]
-          <x:t>2,053</x:t>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,051</x:t>
-[...16 lines deleted...]
-          <x:t>2,023</x:t>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,007</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>1,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,996</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>