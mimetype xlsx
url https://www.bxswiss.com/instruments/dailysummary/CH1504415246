--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba78a4ea5df4ed6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332c21493766438c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3b19bcedef44ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfce3a41bec744c49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25793e5f0bda4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3b19bcedef44ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11a0f45b77494ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfce3a41bec744c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,162</x:t>
-[...151 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>1,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,038</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>2,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>