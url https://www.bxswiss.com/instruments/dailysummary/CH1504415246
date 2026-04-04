--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a7cee43ca246b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e692eb911bf4ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1863e2e9652b434c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46dc870e6fc94840"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf030467b40064b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1863e2e9652b434c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75044711fa3b4f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46dc870e6fc94840" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>