--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e692eb911bf4ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dbf90e208a14be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46dc870e6fc94840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599947af8aa24949"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75044711fa3b4f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46dc870e6fc94840" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c22a1d2e35b4192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599947af8aa24949" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>3,785</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,297</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>4,193</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>