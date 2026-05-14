--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dbf90e208a14be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00052f1f42924784" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599947af8aa24949"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d0f02c704448a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c22a1d2e35b4192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599947af8aa24949" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b3e42b5e9704a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d0f02c704448a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>