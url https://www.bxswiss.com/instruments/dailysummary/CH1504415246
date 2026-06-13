--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00052f1f42924784" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d143305405b414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d0f02c704448a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc702f44d4ab34316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b3e42b5e9704a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d0f02c704448a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda6eb4d2f364f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc702f44d4ab34316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,307</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,333</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,319</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,291</x:t>
-[...21 lines deleted...]
-          <x:t>3,335</x:t>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,217</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>3,309</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,943</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>3,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>