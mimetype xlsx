--- v6 (2026-06-13)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d143305405b414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb75321ecef6b4249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc702f44d4ab34316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c0aa64859df441d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda6eb4d2f364f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc702f44d4ab34316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb40da5e3ca49db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c0aa64859df441d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,965</x:t>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,813</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>29.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,757</x:t>
-[...58 lines deleted...]
-          <x:t>2,629</x:t>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...208 lines deleted...]
-          <x:t>2,943</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>