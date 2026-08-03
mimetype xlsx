--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb75321ecef6b4249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ccbebc55444075" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c0aa64859df441d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2759614dfcec4b5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb40da5e3ca49db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c0aa64859df441d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85f30fe194114e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2759614dfcec4b5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,703</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,659</x:t>
-[...11 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,759</x:t>
-[...4 lines deleted...]
-          <x:t>2,651</x:t>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,739</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...408 lines deleted...]
-          <x:t>08.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,777</x:t>
-[...90 lines deleted...]
-          <x:t>2,555</x:t>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>