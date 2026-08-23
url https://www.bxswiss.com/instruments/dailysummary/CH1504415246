--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ccbebc55444075" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452835bdba994bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2759614dfcec4b5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40dcc0227e94262"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85f30fe194114e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2759614dfcec4b5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra15811db0dc146a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40dcc0227e94262" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,777</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>2,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>