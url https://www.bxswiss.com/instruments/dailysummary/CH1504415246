--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452835bdba994bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6fd8b63d43042bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40dcc0227e94262"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R701498619ec240dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra15811db0dc146a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40dcc0227e94262" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3c15e4425bc4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R701498619ec240dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>2,343</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,289</x:t>
-[...38 lines deleted...]
-          <x:t>2,047</x:t>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,989</x:t>
-[...11 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,093</x:t>
-[...333 lines deleted...]
-          <x:t>2,057</x:t>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>