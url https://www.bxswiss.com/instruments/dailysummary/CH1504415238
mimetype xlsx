--- v1 (2026-03-14)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88dc7bd174ae4d22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1bab3f09c734b44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5da88cea90c4fe0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1347ec119b264502"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a62135813b4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5da88cea90c4fe0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13066ef71ad0485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1347ec119b264502" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>