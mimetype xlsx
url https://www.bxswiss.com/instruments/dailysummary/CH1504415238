--- v2 (2026-04-04)
+++ v3 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1bab3f09c734b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4385357f44c4972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1347ec119b264502"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d8d8219d9240ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13066ef71ad0485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1347ec119b264502" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7f6763500544d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d8d8219d9240ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,187</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>2,877</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,889</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,215</x:t>
-[...539 lines deleted...]
-          <x:t>3,803</x:t>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>