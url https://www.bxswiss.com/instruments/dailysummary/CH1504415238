--- v3 (2026-04-26)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4385357f44c4972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc732a6178f9d40e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d8d8219d9240ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc16b4b9db6b4402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7f6763500544d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d8d8219d9240ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42265102245547be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc16b4b9db6b4402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>3,257</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,187</x:t>
-[...146 lines deleted...]
-          <x:t>2,801</x:t>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,395</x:t>
-[...92 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,897</x:t>
-[...36 lines deleted...]
-          <x:t>2,847</x:t>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>