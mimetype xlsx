--- v4 (2026-05-16)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc732a6178f9d40e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11b42709be334633" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc16b4b9db6b4402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5012d00a834c40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42265102245547be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc16b4b9db6b4402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb143ab583f414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5012d00a834c40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,835</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,789</x:t>
-[...357 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,467</x:t>
-[...171 lines deleted...]
-          <x:t>2,857</x:t>
+          <x:t>2,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>