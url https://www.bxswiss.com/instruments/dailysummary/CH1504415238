--- v5 (2026-06-13)
+++ v6 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11b42709be334633" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2fa7f8cbcc4f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5012d00a834c40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5e9f86772a64afd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb143ab583f414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5012d00a834c40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26b53bfda0a843a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5e9f86772a64afd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>2,079</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,071</x:t>
-[...355 lines deleted...]
-          <x:t>2,343</x:t>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>