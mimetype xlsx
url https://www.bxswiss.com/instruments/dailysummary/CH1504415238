--- v6 (2026-07-18)
+++ v7 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2fa7f8cbcc4f6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c8deb40b924504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5e9f86772a64afd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde33633003d243c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26b53bfda0a843a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5e9f86772a64afd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57740041de134a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde33633003d243c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,747</x:t>
-[...279 lines deleted...]
-          <x:t>2,043</x:t>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>