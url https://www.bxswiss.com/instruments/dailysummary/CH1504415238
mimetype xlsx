--- v7 (2026-08-27)
+++ v8 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c8deb40b924504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9de827384dc940c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde33633003d243c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45034cfa0ac043a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57740041de134a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde33633003d243c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6bdab7370814a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45034cfa0ac043a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>1,457</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,477</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,337</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,453</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>1,437</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,385</x:t>
-[...87 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,403</x:t>
-[...198 lines deleted...]
-          <x:t>1,363</x:t>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>