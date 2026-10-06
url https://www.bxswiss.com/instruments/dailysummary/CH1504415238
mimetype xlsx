--- v8 (2026-09-16)
+++ v9 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9de827384dc940c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree71f9d873d4407d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45034cfa0ac043a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R961df18a22f94ef4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6bdab7370814a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45034cfa0ac043a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d16a36958494af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R961df18a22f94ef4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,403</x:t>
-[...355 lines deleted...]
-          <x:t>1,341</x:t>
+          <x:t>1,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>