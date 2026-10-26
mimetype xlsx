--- v9 (2026-10-06)
+++ v10 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree71f9d873d4407d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d526713722a4562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R961df18a22f94ef4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f7d13254644a6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d16a36958494af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R961df18a22f94ef4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce23480f3d8f40af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f7d13254644a6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,596</x:t>
-[...26 lines deleted...]
-          <x:t>1,574</x:t>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,462</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>14.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,606</x:t>
-[...166 lines deleted...]
-          <x:t>1,310</x:t>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,374</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,572</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,426</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>1,376</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,546</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>1,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>