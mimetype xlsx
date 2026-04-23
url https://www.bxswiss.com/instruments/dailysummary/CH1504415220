--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967f6cbf70114a49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f7c45a2e814632" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b230dec9064b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf08add2f6b39491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R661f115470c944ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b230dec9064b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3999f09a77046b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf08add2f6b39491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1,927</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,961</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>3,069</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>