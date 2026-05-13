--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f7c45a2e814632" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e72e4cae454b7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf08add2f6b39491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af28097a7904047"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3999f09a77046b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf08add2f6b39491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re727cef6c4d54619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af28097a7904047" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,571</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,479</x:t>
-[...269 lines deleted...]
-          <x:t>2,179</x:t>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>