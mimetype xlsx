--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e72e4cae454b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd009bc3e9c04349" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af28097a7904047"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c5bbdb5770a4513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re727cef6c4d54619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af28097a7904047" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fbb988010c1480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c5bbdb5770a4513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>2,303</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,187</x:t>
-[...48 lines deleted...]
-          <x:t>2,315</x:t>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,283</x:t>
-[...269 lines deleted...]
-          <x:t>2,317</x:t>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>