--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd009bc3e9c04349" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2056da2a4344e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c5bbdb5770a4513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf35c7cf428e45c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fbb988010c1480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c5bbdb5770a4513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab4b17993294c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf35c7cf428e45c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,351</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,013</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>2,479</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,997</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,503</x:t>
-[...80 lines deleted...]
-          <x:t>1,543</x:t>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,491</x:t>
-[...26 lines deleted...]
-          <x:t>1,567</x:t>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>