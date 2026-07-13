--- v6 (2026-06-22)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2056da2a4344e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64fb1812e7eb405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf35c7cf428e45c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1bec96ad52e4180"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab4b17993294c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf35c7cf428e45c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c349540753f4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1bec96ad52e4180" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,503</x:t>
-[...53 lines deleted...]
-          <x:t>1,609</x:t>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,527</x:t>
-[...458 lines deleted...]
-          <x:t>1,267</x:t>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>