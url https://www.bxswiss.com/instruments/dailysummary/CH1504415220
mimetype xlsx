--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64fb1812e7eb405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73eddc5d5294dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1bec96ad52e4180"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac63eed86fbf4272"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c349540753f4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1bec96ad52e4180" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d053390f69042f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac63eed86fbf4272" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,481</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,399</x:t>
-[...87 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,447</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>0,935</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,911</x:t>
-[...26 lines deleted...]
-          <x:t>0,883</x:t>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,913</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>1,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>