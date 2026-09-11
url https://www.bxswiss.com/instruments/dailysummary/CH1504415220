--- v8 (2026-08-02)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73eddc5d5294dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd61d60f37c461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac63eed86fbf4272"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ba1ca879b14755"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d053390f69042f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac63eed86fbf4272" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef31d503a1344fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ba1ca879b14755" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,913</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>