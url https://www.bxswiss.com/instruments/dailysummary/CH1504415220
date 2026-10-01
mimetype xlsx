--- v9 (2026-09-11)
+++ v10 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd61d60f37c461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8388c8a19fe451e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ba1ca879b14755"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56034ed2d0d647b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef31d503a1344fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ba1ca879b14755" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R335c461d4d384ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56034ed2d0d647b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,607</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,673</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...533 lines deleted...]
-        <x:is>
           <x:t>0,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,712</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>