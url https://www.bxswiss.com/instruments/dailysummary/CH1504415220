--- v10 (2026-10-01)
+++ v11 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8388c8a19fe451e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda7ab4f058734bcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56034ed2d0d647b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf295d520bcfb49f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R335c461d4d384ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56034ed2d0d647b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b697e76f2984871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf295d520bcfb49f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,597</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,520</x:t>
-[...11 lines deleted...]
-          <x:t>0,586</x:t>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,540</x:t>
-[...65 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,790</x:t>
-[...80 lines deleted...]
-          <x:t>0,626</x:t>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>0,628</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,602</x:t>
-[...80 lines deleted...]
-          <x:t>0,658</x:t>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>