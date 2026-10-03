--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdf4701803247bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ec6451b5e44f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab6302189c20410e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6356e072ceab4452"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66ce964e7344717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab6302189c20410e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5c5171cc1c846bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6356e072ceab4452" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,559</x:t>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,539</x:t>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,579</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>0,519</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,481</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,474</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>