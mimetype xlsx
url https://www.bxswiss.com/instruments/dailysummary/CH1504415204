--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ec6451b5e44f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d76d896b9d3466d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6356e072ceab4452"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c89355f10ef4e16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5c5171cc1c846bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6356e072ceab4452" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R123b4d7c2e904c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c89355f10ef4e16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,543</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,474</x:t>
-[...6 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,648</x:t>
-[...242 lines deleted...]
-          <x:t>0,566</x:t>
+          <x:t>0,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>23.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,448</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>0,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>0,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>