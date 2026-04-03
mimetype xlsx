--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea528ac540b4a54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ac6af595ea4b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24165572c23e41f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80067471554045be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcee23d2e5f174581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24165572c23e41f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf143def5f44a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80067471554045be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>