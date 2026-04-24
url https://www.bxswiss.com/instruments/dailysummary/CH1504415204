--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ac6af595ea4b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0932dcae6d5c4fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80067471554045be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa86c14c4b64411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf143def5f44a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80067471554045be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b714e0ef1548b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa86c14c4b64411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,972</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,077</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...627 lines deleted...]
-          <x:t>3,177</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>