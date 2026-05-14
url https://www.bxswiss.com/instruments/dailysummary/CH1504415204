--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0932dcae6d5c4fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd774feb87b974064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa86c14c4b64411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb38bcb8531d145fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b714e0ef1548b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa86c14c4b64411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf08c8a863784f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb38bcb8531d145fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,567</x:t>
-[...264 lines deleted...]
-          <x:t>2,179</x:t>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,065</x:t>
-[...4 lines deleted...]
-          <x:t>2,087</x:t>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>