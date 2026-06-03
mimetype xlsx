--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd774feb87b974064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f5f304307e4be0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb38bcb8531d145fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc047ebf79643b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf08c8a863784f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb38bcb8531d145fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a5bbe7928f942c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc047ebf79643b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>1,847</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,217</x:t>
-[...198 lines deleted...]
-          <x:t>2,053</x:t>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>