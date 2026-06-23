--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f5f304307e4be0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re95dc94d634f4adc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc047ebf79643b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e1ed55fde34f73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a5bbe7928f942c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc047ebf79643b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R433bb6bbe8d046de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e1ed55fde34f73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,781</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,501</x:t>
-[...70 lines deleted...]
-          <x:t>1,967</x:t>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,911</x:t>
-[...281 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,451</x:t>
-[...117 lines deleted...]
-          <x:t>1,393</x:t>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>