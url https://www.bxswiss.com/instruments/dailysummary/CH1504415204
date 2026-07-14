--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re95dc94d634f4adc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf10d99d9dbff4638" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e1ed55fde34f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f860432601247e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R433bb6bbe8d046de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e1ed55fde34f73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ca60440c644070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f860432601247e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,413</x:t>
-[...53 lines deleted...]
-          <x:t>1,509</x:t>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...369 lines deleted...]
-          <x:t>1,379</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,303</x:t>
-[...6 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,355</x:t>
-[...63 lines deleted...]
-          <x:t>1,181</x:t>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>