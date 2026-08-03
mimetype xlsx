--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf10d99d9dbff4638" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d60d2e9228048ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f860432601247e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f586da45c7a4ed3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ca60440c644070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f860432601247e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96403b05d1a3470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f586da45c7a4ed3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,335</x:t>
-[...345 lines deleted...]
-          <x:t>0,867</x:t>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,847</x:t>
-[...166 lines deleted...]
-          <x:t>1,125</x:t>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>