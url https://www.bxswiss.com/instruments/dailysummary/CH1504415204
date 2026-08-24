--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d60d2e9228048ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf03940c686fe4010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f586da45c7a4ed3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R929494e1dab7446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96403b05d1a3470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f586da45c7a4ed3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28027a43bc5d40b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R929494e1dab7446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,867</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,847</x:t>
-[...426 lines deleted...]
-          <x:t>1,003</x:t>
+          <x:t>0,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,977</x:t>
-[...43 lines deleted...]
-          <x:t>0,997</x:t>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,897</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>