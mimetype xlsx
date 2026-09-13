--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf03940c686fe4010" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdf4701803247bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R929494e1dab7446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab6302189c20410e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28027a43bc5d40b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R929494e1dab7446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66ce964e7344717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab6302189c20410e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,667</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,587</x:t>
-[...21 lines deleted...]
-          <x:t>0,553</x:t>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,579</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>0,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>