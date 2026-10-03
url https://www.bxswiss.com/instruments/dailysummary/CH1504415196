--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde40ff8859784ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2008a930bbd8473c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872dfc650f2e42de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0079cacd9674c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe273646cc89486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872dfc650f2e42de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15a6f67bc4514249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0079cacd9674c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,491</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,583</x:t>
-[...124 lines deleted...]
-          <x:t>0,509</x:t>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,481</x:t>
-[...178 lines deleted...]
-          <x:t>0,531</x:t>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,453</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
@@ -759,36 +354,441 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>