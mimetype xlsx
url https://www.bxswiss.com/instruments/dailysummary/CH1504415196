--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2008a930bbd8473c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266513cb0dc341ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0079cacd9674c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92c558700d440d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15a6f67bc4514249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0079cacd9674c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e64a98da3654eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92c558700d440d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,426</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>09.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,486</x:t>
-        </x:is>
-[...472 lines deleted...]
-          <x:t>0,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>