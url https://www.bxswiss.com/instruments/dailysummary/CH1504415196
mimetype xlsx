--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf23b98ee08a9410b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re10003e7bf6349e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb08999e1df424a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f47d6e6826540d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdead44e053b4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb08999e1df424a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5277a287bee94895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f47d6e6826540d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>