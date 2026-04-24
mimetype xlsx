--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re10003e7bf6349e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b867a52dbc4f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f47d6e6826540d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R510bfa609e0f49ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5277a287bee94895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f47d6e6826540d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6abd8f8589e475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R510bfa609e0f49ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>2,821</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,611</x:t>
-[...512 lines deleted...]
-          <x:t>3,021</x:t>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>