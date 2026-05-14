--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b867a52dbc4f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc65ee67b394398" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R510bfa609e0f49ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf68396fb654f4c4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6abd8f8589e475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R510bfa609e0f49ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eed1264e5524694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf68396fb654f4c4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>