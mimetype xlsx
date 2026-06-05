--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc65ee67b394398" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R536d53f21cde405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf68396fb654f4c4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcfdfd2b7a56459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eed1264e5524694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf68396fb654f4c4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5dbce0a077a44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcfdfd2b7a56459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,991</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,961</x:t>
-[...70 lines deleted...]
-          <x:t>1,957</x:t>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,927</x:t>
-[...404 lines deleted...]
-          <x:t>1,927</x:t>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>