--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R536d53f21cde405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3158e0356b3e4503" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcfdfd2b7a56459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a4cd751930466c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5dbce0a077a44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcfdfd2b7a56459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a88c3be592a4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a4cd751930466c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,767</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>1,327</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,323</x:t>
-[...43 lines deleted...]
-          <x:t>1,417</x:t>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,345</x:t>
-[...65 lines deleted...]
-          <x:t>1,281</x:t>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,215</x:t>
-[...58 lines deleted...]
-          <x:t>1,393</x:t>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>