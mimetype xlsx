--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3158e0356b3e4503" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad1b9f046bd9499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a4cd751930466c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058a7ea260714258"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a88c3be592a4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a4cd751930466c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd038c1e0621b4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058a7ea260714258" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,327</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,323</x:t>
-[...43 lines deleted...]
-          <x:t>1,417</x:t>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,345</x:t>
-[...43 lines deleted...]
-          <x:t>1,429</x:t>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>1,279</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>