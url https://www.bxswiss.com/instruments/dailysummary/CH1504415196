--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad1b9f046bd9499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb33299b97847ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058a7ea260714258"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e83437e34e4ec8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd038c1e0621b4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058a7ea260714258" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb909bf7d67c4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e83437e34e4ec8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,275</x:t>
-[...139 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>1,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,195</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,229</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>0,799</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,761</x:t>
-[...166 lines deleted...]
-          <x:t>1,019</x:t>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>