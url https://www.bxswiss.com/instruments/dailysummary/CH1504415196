--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb33299b97847ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621db99846e74096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e83437e34e4ec8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reda1291241fe47ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb909bf7d67c4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e83437e34e4ec8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re346bfbaed934851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reda1291241fe47ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,799</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,761</x:t>
-[...323 lines deleted...]
-          <x:t>0,919</x:t>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,957</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>0,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,779</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>