--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621db99846e74096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde40ff8859784ff7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reda1291241fe47ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872dfc650f2e42de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re346bfbaed934851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reda1291241fe47ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe273646cc89486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872dfc650f2e42de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>0,491</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,583</x:t>
-[...80 lines deleted...]
-          <x:t>0,529</x:t>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>