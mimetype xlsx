--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d1dbd6dd4f43e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99601d47038f4e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df2fdc6260244c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a240b597d8247b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R016efd2034ed4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df2fdc6260244c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8535080ad4d5434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a240b597d8247b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>