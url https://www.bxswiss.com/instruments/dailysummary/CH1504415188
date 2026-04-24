--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99601d47038f4e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2769cee760464bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a240b597d8247b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R126d307f6aba4bd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8535080ad4d5434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a240b597d8247b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1320541a4c7845dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R126d307f6aba4bd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,473</x:t>
-[...549 lines deleted...]
-          <x:t>3,839</x:t>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>