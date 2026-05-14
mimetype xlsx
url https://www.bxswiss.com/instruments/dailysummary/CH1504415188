--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2769cee760464bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b00c348732409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R126d307f6aba4bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f6d437863684845"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1320541a4c7845dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R126d307f6aba4bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra480740494f64b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f6d437863684845" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>3,393</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,345</x:t>
-[...16 lines deleted...]
-          <x:t>3,307</x:t>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,201</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>3,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,029</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>