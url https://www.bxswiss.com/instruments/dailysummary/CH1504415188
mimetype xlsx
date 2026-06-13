--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b00c348732409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dee9086a2254778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f6d437863684845"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae1da2efe514b7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra480740494f64b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f6d437863684845" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae34231b231426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae1da2efe514b7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,131</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,009</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>3,071</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,017</x:t>
-[...512 lines deleted...]
-          <x:t>2,897</x:t>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>