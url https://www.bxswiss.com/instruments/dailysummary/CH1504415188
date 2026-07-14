--- v6 (2026-06-13)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dee9086a2254778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ccf7df0c4064cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae1da2efe514b7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc73a94d34594709"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae34231b231426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae1da2efe514b7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2be68c19d5e44298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc73a94d34594709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>2,679</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,791</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>2,449</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,445</x:t>
-[...70 lines deleted...]
-          <x:t>2,511</x:t>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,475</x:t>
-[...269 lines deleted...]
-          <x:t>2,671</x:t>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>