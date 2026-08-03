--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ccf7df0c4064cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b5dda83f164cee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc73a94d34594709"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc26909bd7f394089"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2be68c19d5e44298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc73a94d34594709" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f2163737cb6422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc26909bd7f394089" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,523</x:t>
-[...97 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,463</x:t>
-[...183 lines deleted...]
-          <x:t>2,445</x:t>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,369</x:t>
-[...92 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,099</x:t>
-[...144 lines deleted...]
-          <x:t>2,313</x:t>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>