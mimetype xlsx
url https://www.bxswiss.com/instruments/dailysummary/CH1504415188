--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b5dda83f164cee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5e6f64c08c4b30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc26909bd7f394089"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8147ad7fb0324ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f2163737cb6422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc26909bd7f394089" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb54f6c1fdeb149f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8147ad7fb0324ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,099</x:t>
-[...494 lines deleted...]
-        <x:is>
           <x:t>2,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>