--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5e6f64c08c4b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R569227e2424b434c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8147ad7fb0324ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re45c2e7151ae45ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb54f6c1fdeb149f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8147ad7fb0324ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25b0a5a0b1e4cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re45c2e7151ae45ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,991</x:t>
-[...4 lines deleted...]
-          <x:t>1,871</x:t>
+          <x:t>1,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,881</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,849</x:t>
-[...6 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>1,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,777</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,849</x:t>
-[...117 lines deleted...]
-          <x:t>1,863</x:t>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>