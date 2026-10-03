--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R569227e2424b434c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3789610c9c8488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re45c2e7151ae45ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R681a91c975d64e6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25b0a5a0b1e4cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re45c2e7151ae45ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b1691436f7649b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R681a91c975d64e6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,811</x:t>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,791</x:t>
-[...21 lines deleted...]
-          <x:t>1,837</x:t>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,825</x:t>
-[...6 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,849</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>1,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,799</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,948</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>