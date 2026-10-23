--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3789610c9c8488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf7b7e1df9a74454" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R681a91c975d64e6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R514e580201e0451c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b1691436f7649b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R681a91c975d64e6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a973063d074672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R514e580201e0451c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,848</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,948</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,928</x:t>
-[...458 lines deleted...]
-          <x:t>1,968</x:t>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>