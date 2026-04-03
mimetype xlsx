--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R645d19301cde46c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80cfa2003a741b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5286154a64a0425d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94039ce2b0124efe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc75ad468f051426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5286154a64a0425d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8019f7ba0b4632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94039ce2b0124efe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>