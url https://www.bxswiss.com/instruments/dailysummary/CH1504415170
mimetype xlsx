--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80cfa2003a741b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R310c7d1d80df49f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94039ce2b0124efe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7960b7e6fe3b4623"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8019f7ba0b4632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94039ce2b0124efe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a062c3242042b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7960b7e6fe3b4623" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>2,907</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,723</x:t>
-[...463 lines deleted...]
-          <x:t>3,433</x:t>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>