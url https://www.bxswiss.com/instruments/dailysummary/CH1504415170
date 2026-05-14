--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R310c7d1d80df49f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478f585846e84dbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7960b7e6fe3b4623"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R669275a03e954726"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a062c3242042b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7960b7e6fe3b4623" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59528f4cd4cb48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R669275a03e954726" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>