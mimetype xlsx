--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478f585846e84dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85db1f11b5624232" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R669275a03e954726"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b4a7a71a37e419f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59528f4cd4cb48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R669275a03e954726" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83cedc62885f4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b4a7a71a37e419f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>2,401</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,413</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>06.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,213</x:t>
-[...144 lines deleted...]
-          <x:t>2,433</x:t>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>