--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85db1f11b5624232" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ecbb9e3c544381" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b4a7a71a37e419f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64bdfabd15334128"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83cedc62885f4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b4a7a71a37e419f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c21a9b058334a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64bdfabd15334128" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,929</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,969</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,847</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,921</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,887</x:t>
-[...16 lines deleted...]
-          <x:t>1,919</x:t>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,899</x:t>
-[...21 lines deleted...]
-          <x:t>2,053</x:t>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,003</x:t>
-[...404 lines deleted...]
-          <x:t>1,783</x:t>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>