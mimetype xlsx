--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ecbb9e3c544381" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba66f08805de4b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64bdfabd15334128"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc08ad437c76c4bf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c21a9b058334a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64bdfabd15334128" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2111311d1a5646d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc08ad437c76c4bf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,801</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,923</x:t>
-[...166 lines deleted...]
-          <x:t>1,441</x:t>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,463</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,423</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>1,713</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>