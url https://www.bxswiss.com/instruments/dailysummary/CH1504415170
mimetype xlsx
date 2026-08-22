--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba66f08805de4b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd7db852604493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc08ad437c76c4bf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88c0687bd274e84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2111311d1a5646d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc08ad437c76c4bf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5db93b039ed3427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88c0687bd274e84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,441</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,463</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,423</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...447 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,589</x:t>
-[...16 lines deleted...]
-          <x:t>1,645</x:t>
+          <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,463</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,463</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>