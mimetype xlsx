--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd7db852604493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3cf5bbd62a4bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88c0687bd274e84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0b6f8bfab064cb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5db93b039ed3427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88c0687bd274e84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3706c9ffcfa495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0b6f8bfab064cb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>1,379</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,299</x:t>
-[...43 lines deleted...]
-          <x:t>1,277</x:t>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,273</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,217</x:t>
-[...146 lines deleted...]
-          <x:t>1,201</x:t>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,187</x:t>
-[...112 lines deleted...]
-          <x:t>1,249</x:t>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>