--- v10 (2026-09-11)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3cf5bbd62a4bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd539f805575f4c10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0b6f8bfab064cb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071c68e1acb74666"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3706c9ffcfa495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0b6f8bfab064cb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re807c5b979b24c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071c68e1acb74666" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,253</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,177</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,251</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,249</x:t>
-[...38 lines deleted...]
-          <x:t>1,201</x:t>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,187</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>1,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,346</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>