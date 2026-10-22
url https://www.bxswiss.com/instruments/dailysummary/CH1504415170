--- v11 (2026-10-01)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd539f805575f4c10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5543aa9e08a845db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071c68e1acb74666"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f7bb1c5fad4b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re807c5b979b24c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071c68e1acb74666" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf55cf2e405874870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f7bb1c5fad4b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,226</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>1,206</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,214</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>1,466</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>