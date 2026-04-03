--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra417613b7ddc4e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1955caac6f472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b16d1a096d74a11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbdf7d6424fb41b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra29428119d2a4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b16d1a096d74a11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a0d141aab348de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbdf7d6424fb41b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,549</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,479</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>1,763</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,357</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>