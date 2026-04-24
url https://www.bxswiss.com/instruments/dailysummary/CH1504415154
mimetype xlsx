--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1955caac6f472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e2138f8f5444c21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbdf7d6424fb41b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73bd602418fb448c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a0d141aab348de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbdf7d6424fb41b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc802524b40e44070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73bd602418fb448c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,273</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,961</x:t>
-[...26 lines deleted...]
-          <x:t>1,885</x:t>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,319</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>2,873</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>