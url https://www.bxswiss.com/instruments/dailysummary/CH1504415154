--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e2138f8f5444c21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46522b4e3b3e48df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73bd602418fb448c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61273d0ff75042ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc802524b40e44070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73bd602418fb448c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9098e4b9686c4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61273d0ff75042ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,191</x:t>
-[...205 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,717</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,851</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,821</x:t>
-[...53 lines deleted...]
-          <x:t>1,859</x:t>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>