--- v4 (2026-05-14)
+++ v5 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46522b4e3b3e48df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c52491f8dd4f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61273d0ff75042ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re12137db4019462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9098e4b9686c4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61273d0ff75042ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf44684c41f434cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re12137db4019462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,717</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,851</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,821</x:t>
-[...114 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,933</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,755</x:t>
-[...31 lines deleted...]
-          <x:t>1,691</x:t>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...46 lines deleted...]
-          <x:t>1,811</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>