--- v5 (2026-06-04)
+++ v6 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c52491f8dd4f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9faa02398c6e4735" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re12137db4019462e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4986bbd2bd94691"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf44684c41f434cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re12137db4019462e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78b2f498e4074e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4986bbd2bd94691" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,617</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,533</x:t>
-[...33 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,247</x:t>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,243</x:t>
-[...16 lines deleted...]
-          <x:t>1,279</x:t>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,233</x:t>
-[...134 lines deleted...]
-          <x:t>1,345</x:t>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>