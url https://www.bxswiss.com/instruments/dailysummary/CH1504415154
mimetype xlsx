--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9faa02398c6e4735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c71dd6dc4954c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4986bbd2bd94691"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7c14e6f691048c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78b2f498e4074e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4986bbd2bd94691" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb294a91b624f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7c14e6f691048c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,073</x:t>
-[...377 lines deleted...]
-          <x:t>0,709</x:t>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,733</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,967</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>