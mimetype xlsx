--- v7 (2026-08-03)
+++ v8 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c71dd6dc4954c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c7ffcbbab2412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7c14e6f691048c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R375ded80f7d245f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb294a91b624f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7c14e6f691048c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe6c1382dbcd40e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R375ded80f7d245f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,721</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>