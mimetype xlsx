--- v9 (2026-09-04)
+++ v10 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165a8528085e411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf450af43a1584033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f6db94718d94f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbfcc4ed4b0d4e6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2555a6a9b1c146d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f6db94718d94f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51f9fa6bc77c4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbfcc4ed4b0d4e6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,511</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,507</x:t>
-[...97 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,441</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>13.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,461</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,381</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>