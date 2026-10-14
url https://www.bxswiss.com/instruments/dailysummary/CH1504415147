--- v10 (2026-09-24)
+++ v11 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf450af43a1584033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc851e90760264873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbfcc4ed4b0d4e6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3abc95a2bda466b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51f9fa6bc77c4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbfcc4ed4b0d4e6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b937b9c4f544a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3abc95a2bda466b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,492</x:t>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,484</x:t>
-[...11 lines deleted...]
-          <x:t>0,472</x:t>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,528</x:t>
-[...210 lines deleted...]
-          <x:t>0,334</x:t>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,358</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,382</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>