--- v11 (2026-10-14)
+++ v12 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc851e90760264873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f06035bf5e54e9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3abc95a2bda466b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3920098dae194541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b937b9c4f544a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3abc95a2bda466b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc910c7679b84d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3920098dae194541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,404</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>22.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,420</x:t>
-[...16 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,402</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,414</x:t>
-[...4 lines deleted...]
-          <x:t>0,370</x:t>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>0,354</x:t>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,322</x:t>
-[...134 lines deleted...]
-          <x:t>0,344</x:t>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>