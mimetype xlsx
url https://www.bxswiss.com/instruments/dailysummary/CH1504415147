--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7ab912d84f74b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64f548163bdb4ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc04e7a4e38294cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6681029b2f9847af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ffb9d7a879d451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc04e7a4e38294cb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a9eababead840fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6681029b2f9847af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1,645</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,673</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,241</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>