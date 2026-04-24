--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64f548163bdb4ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R808ab7a64050489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6681029b2f9847af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R710e90f82b57471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a9eababead840fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6681029b2f9847af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R178cf665fbf44da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R710e90f82b57471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,784</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,673</x:t>
-[...48 lines deleted...]
-          <x:t>1,861</x:t>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,869</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>2,733</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>