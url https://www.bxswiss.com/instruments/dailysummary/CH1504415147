--- v4 (2026-04-24)
+++ v5 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R808ab7a64050489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd34125ea8b44e47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R710e90f82b57471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f961e585264649"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R178cf665fbf44da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R710e90f82b57471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7abe08b43dfa43cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f961e585264649" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...409 lines deleted...]
-          <x:t>1,747</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,811</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>1,399</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,439</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,677</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,613</x:t>
-[...80 lines deleted...]
-          <x:t>1,755</x:t>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>