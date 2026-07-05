--- v5 (2026-06-15)
+++ v6 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd34125ea8b44e47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949b0a46740e400e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f961e585264649"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e219851f10e4b75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7abe08b43dfa43cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f961e585264649" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21593dcddcab4951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e219851f10e4b75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...151 lines deleted...]
-          <x:t>1,421</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,203</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,159</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>1,267</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,223</x:t>
-[...161 lines deleted...]
-          <x:t>1,263</x:t>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>