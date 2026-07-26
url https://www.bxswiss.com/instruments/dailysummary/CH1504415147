--- v6 (2026-07-05)
+++ v7 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949b0a46740e400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05215c60e7674afb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e219851f10e4b75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac8ebac2394f41a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21593dcddcab4951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e219851f10e4b75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba51152bc68498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac8ebac2394f41a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,267</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,223</x:t>
-[...183 lines deleted...]
-          <x:t>1,029</x:t>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,081</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,069</x:t>
-[...21 lines deleted...]
-          <x:t>1,037</x:t>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,967</x:t>
-[...274 lines deleted...]
-          <x:t>0,693</x:t>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>