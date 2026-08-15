--- v7 (2026-07-26)
+++ v8 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05215c60e7674afb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b0ee5792c84dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac8ebac2394f41a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R970ae554f9eb48f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba51152bc68498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac8ebac2394f41a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ca78c9ddec469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R970ae554f9eb48f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,965</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,093</x:t>
-[...124 lines deleted...]
-          <x:t>0,719</x:t>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,683</x:t>
-[...377 lines deleted...]
-          <x:t>0,875</x:t>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>