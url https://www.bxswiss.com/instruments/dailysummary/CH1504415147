--- v8 (2026-08-15)
+++ v9 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b0ee5792c84dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165a8528085e411c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R970ae554f9eb48f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f6db94718d94f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ca78c9ddec469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R970ae554f9eb48f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2555a6a9b1c146d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f6db94718d94f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>