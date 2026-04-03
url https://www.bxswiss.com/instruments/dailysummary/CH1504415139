--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867c2a7bc8aa4df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937270572612490a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81342fc0f1f54ea6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d05e05bcef4e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e37c1078ce4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81342fc0f1f54ea6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d80391dd9b4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d05e05bcef4e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>