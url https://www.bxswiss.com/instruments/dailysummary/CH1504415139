--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937270572612490a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b2cbdadb474b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d05e05bcef4e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3875c03662b4f05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d80391dd9b4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d05e05bcef4e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43c4852c65b4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3875c03662b4f05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>3,469</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,231</x:t>
-[...11 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,057</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>3,401</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,255</x:t>
-[...377 lines deleted...]
-          <x:t>3,513</x:t>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>