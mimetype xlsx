--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b2cbdadb474b1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a83a654e05482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3875c03662b4f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd98762cc3abd4e04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43c4852c65b4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3875c03662b4f05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R267c7686292a4273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd98762cc3abd4e04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>3,013</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,939</x:t>
-[...16 lines deleted...]
-          <x:t>3,099</x:t>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,057</x:t>
-[...87 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,801</x:t>
-[...31 lines deleted...]
-          <x:t>2,675</x:t>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>2,749</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,433</x:t>
-[...11 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,633</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>2,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>