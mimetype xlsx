--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a83a654e05482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcccbbd476aef4b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd98762cc3abd4e04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4addc0b21a9d478e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R267c7686292a4273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd98762cc3abd4e04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11198c24899e40a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4addc0b21a9d478e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,801</x:t>
-[...31 lines deleted...]
-          <x:t>2,675</x:t>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>2,749</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,433</x:t>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,461</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>2,437</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,303</x:t>
-[...134 lines deleted...]
-          <x:t>2,633</x:t>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>