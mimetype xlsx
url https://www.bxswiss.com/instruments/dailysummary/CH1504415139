--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcccbbd476aef4b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ffacc50815475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4addc0b21a9d478e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39150afabc74184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11198c24899e40a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4addc0b21a9d478e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f03bf053f554666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39150afabc74184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,437</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,303</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2,445</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,437</x:t>
-[...303 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,233</x:t>
-[...144 lines deleted...]
-          <x:t>2,267</x:t>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>