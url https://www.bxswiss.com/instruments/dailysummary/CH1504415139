--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ffacc50815475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cfbca74a3c24478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39150afabc74184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50017d21830f45da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f03bf053f554666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39150afabc74184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503cb48861d942ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50017d21830f45da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,167</x:t>
-[...65 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,285</x:t>
-[...4 lines deleted...]
-          <x:t>2,169</x:t>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,253</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>2,401</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,389</x:t>
-[...281 lines deleted...]
-          <x:t>2,181</x:t>
+          <x:t>2,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,247</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>2,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>