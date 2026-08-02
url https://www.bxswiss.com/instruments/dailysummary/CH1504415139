--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cfbca74a3c24478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79de519d44e1424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50017d21830f45da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R772cef4d329c41c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503cb48861d942ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50017d21830f45da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087e54dd957c42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R772cef4d329c41c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2,187</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,281</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>2,183</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>2,181</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,137</x:t>
-[...242 lines deleted...]
-          <x:t>1,847</x:t>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,987</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,981</x:t>
-[...80 lines deleted...]
-          <x:t>2,093</x:t>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>