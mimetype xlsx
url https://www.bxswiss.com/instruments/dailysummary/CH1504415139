--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79de519d44e1424d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd280aee40dcf488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R772cef4d329c41c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68d451ee5f074c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087e54dd957c42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R772cef4d329c41c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06c198e7553f48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68d451ee5f074c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,103</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,119</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>1,847</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,987</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,981</x:t>
-[...448 lines deleted...]
-          <x:t>2,047</x:t>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>