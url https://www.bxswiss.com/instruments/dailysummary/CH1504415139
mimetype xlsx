--- v10 (2026-08-22)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd280aee40dcf488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf83b773b45794125" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68d451ee5f074c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ea7ec79112545a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06c198e7553f48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68d451ee5f074c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re020e02b605a4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ea7ec79112545a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>1,803</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,693</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>04.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,703</x:t>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>1,687</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>