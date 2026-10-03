--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf83b773b45794125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27882e2017f4d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ea7ec79112545a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd3f76ae34f448a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re020e02b605a4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ea7ec79112545a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0171261833d4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd3f76ae34f448a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,653</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,617</x:t>
-[...210 lines deleted...]
-          <x:t>1,771</x:t>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,687</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>1,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,754</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>