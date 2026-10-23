--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27882e2017f4d88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7833962fe96d4926" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd3f76ae34f448a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R222f1669b73c4883"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0171261833d4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd3f76ae34f448a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b14b5ab6a9149ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R222f1669b73c4883" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>1,588</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,594</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,664</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>10.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,784</x:t>
-[...26 lines deleted...]
-          <x:t>1,768</x:t>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,678</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,868</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,784</x:t>
-[...38 lines deleted...]
-          <x:t>1,644</x:t>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,620</x:t>
-[...296 lines deleted...]
-          <x:t>1,764</x:t>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>