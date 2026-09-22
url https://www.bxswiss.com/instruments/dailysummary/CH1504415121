--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4554adfb90864dfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f1c64e57e24e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b5edfd61ae948c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b584b9e57604a98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85f1501376144b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b5edfd61ae948c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63016dee4d844e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b584b9e57604a98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,099</x:t>
-[...539 lines deleted...]
-          <x:t>1,109</x:t>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>