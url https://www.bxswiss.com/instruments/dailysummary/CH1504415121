--- v10 (2026-09-22)
+++ v11 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f1c64e57e24e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R514d631a4a6a426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b584b9e57604a98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e2b6dd45a294aa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63016dee4d844e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b584b9e57604a98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R930e5b90132e4682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e2b6dd45a294aa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>1,068</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,036</x:t>
-[...21 lines deleted...]
-          <x:t>1,210</x:t>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,194</x:t>
-[...215 lines deleted...]
-          <x:t>1,026</x:t>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>