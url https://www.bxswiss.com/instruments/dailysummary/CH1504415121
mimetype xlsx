--- v11 (2026-10-13)
+++ v12 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R514d631a4a6a426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c491fa7f524e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e2b6dd45a294aa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06fbb2d0c8614fb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R930e5b90132e4682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e2b6dd45a294aa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9026927e61454969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06fbb2d0c8614fb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,190</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,128</x:t>
-[...16 lines deleted...]
-          <x:t>1,220</x:t>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,184</x:t>
-[...43 lines deleted...]
-          <x:t>1,196</x:t>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,110</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>0,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,090</x:t>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,064</x:t>
-[...350 lines deleted...]
-          <x:t>1,080</x:t>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>