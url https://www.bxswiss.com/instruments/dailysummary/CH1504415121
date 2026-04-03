--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e8f9381d7740fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ed1830bb114f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R154e67400bec4068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R497d302d46a54271"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658a3860deff45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R154e67400bec4068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84f700ba175e4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R497d302d46a54271" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>