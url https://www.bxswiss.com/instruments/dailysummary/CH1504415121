--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ed1830bb114f8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a44855beef421d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R497d302d46a54271"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e63c07d2a6c48ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84f700ba175e4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R497d302d46a54271" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc5d26c811184352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e63c07d2a6c48ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,605</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,337</x:t>
-[...48 lines deleted...]
-          <x:t>2,939</x:t>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,479</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>2,631</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,465</x:t>
-[...463 lines deleted...]
-          <x:t>3,093</x:t>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>