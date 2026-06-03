--- v4 (2026-04-24)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a44855beef421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6987437cec0642d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e63c07d2a6c48ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebbe281257ba4d82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc5d26c811184352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e63c07d2a6c48ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde5f3b8d0ac447b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebbe281257ba4d82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,405</x:t>
-[...134 lines deleted...]
-          <x:t>2,221</x:t>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,201</x:t>
-[...53 lines deleted...]
-          <x:t>2,231</x:t>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>