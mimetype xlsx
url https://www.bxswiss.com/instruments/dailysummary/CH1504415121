--- v5 (2026-06-03)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6987437cec0642d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d7052099ae46f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebbe281257ba4d82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R452c5090c3b44710"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde5f3b8d0ac447b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebbe281257ba4d82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R049f1877f5074f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R452c5090c3b44710" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,979</x:t>
-[...247 lines deleted...]
-          <x:t>1,967</x:t>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1,655</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,719</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,759</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,717</x:t>
-[...107 lines deleted...]
-          <x:t>1,727</x:t>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>