--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d7052099ae46f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74500ea13dcf4a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R452c5090c3b44710"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d377bcfd2ed4795"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R049f1877f5074f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R452c5090c3b44710" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e7471be2274d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d377bcfd2ed4795" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,753</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,727</x:t>
-[...249 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,683</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>1,639</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,659</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,623</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>1,651</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,697</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>1,293</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>