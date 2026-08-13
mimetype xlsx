--- v7 (2026-07-23)
+++ v8 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74500ea13dcf4a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9781079b783a4237" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d377bcfd2ed4795"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R682c766acf754dee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e7471be2274d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d377bcfd2ed4795" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2974056736c4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R682c766acf754dee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,671</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,559</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,581</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,653</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,681</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>1,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...316 lines deleted...]
-          <x:t>1,691</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>