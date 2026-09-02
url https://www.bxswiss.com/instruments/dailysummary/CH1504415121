--- v8 (2026-08-13)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9781079b783a4237" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4554adfb90864dfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R682c766acf754dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b5edfd61ae948c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2974056736c4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R682c766acf754dee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85f1501376144b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b5edfd61ae948c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>1,333</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,287</x:t>
-[...33 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,131</x:t>
-[...16 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,123</x:t>
+          <x:t>1,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,119</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>1,043</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,097</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>