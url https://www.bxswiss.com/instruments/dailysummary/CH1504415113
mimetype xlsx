--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308f5fa7b9504acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05097689cb33480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb358a91415c44bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc84699b08c8b4741"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaa56663e7514f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb358a91415c44bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22c3b204e0934663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc84699b08c8b4741" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1,559</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,591</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,131</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>