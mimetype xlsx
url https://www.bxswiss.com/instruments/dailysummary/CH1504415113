--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05097689cb33480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3304a0f8dae449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc84699b08c8b4741"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59bd5c0f67194290"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22c3b204e0934663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc84699b08c8b4741" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R556a256675904efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59bd5c0f67194290" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,271</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,131</x:t>
-[...33 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,099</x:t>
-[...549 lines deleted...]
-          <x:t>2,597</x:t>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>