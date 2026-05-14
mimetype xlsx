--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3304a0f8dae449a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132b02ca9b5b4a75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59bd5c0f67194290"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3bfe4a21fec487e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R556a256675904efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59bd5c0f67194290" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb57c718269884448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3bfe4a21fec487e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,971</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,897</x:t>
-[...102 lines deleted...]
-          <x:t>1,659</x:t>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,667</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,649</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,711</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,623</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,567</x:t>
-[...139 lines deleted...]
-          <x:t>1,655</x:t>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>