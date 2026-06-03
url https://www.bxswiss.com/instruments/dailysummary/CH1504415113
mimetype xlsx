--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132b02ca9b5b4a75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b723f1142b4854" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3bfe4a21fec487e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93262d9227e94402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb57c718269884448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3bfe4a21fec487e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f3bcd896104444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93262d9227e94402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,649</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,711</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,623</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,567</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,317</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...451 lines deleted...]
-          <x:t>1,601</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>