--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b723f1142b4854" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e06be33f1b4692" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93262d9227e94402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7082f7aae18446e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f3bcd896104444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93262d9227e94402" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4df0a40558714ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7082f7aae18446e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,183</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,249</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,347</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>1,129</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,089</x:t>
-[...107 lines deleted...]
-          <x:t>1,077</x:t>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>