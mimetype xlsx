--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e06be33f1b4692" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65301a9ea0a84b30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7082f7aae18446e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c4939c7a0194037"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4df0a40558714ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7082f7aae18446e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R398e47c0af854729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c4939c7a0194037" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,035</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,101</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...354 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,989</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>19.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,985</x:t>
-[...36 lines deleted...]
-          <x:t>0,889</x:t>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>