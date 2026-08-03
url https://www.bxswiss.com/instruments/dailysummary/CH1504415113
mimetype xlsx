--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65301a9ea0a84b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd469854166004feb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c4939c7a0194037"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re683eb3676964c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R398e47c0af854729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c4939c7a0194037" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dcf3106679c4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re683eb3676964c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,989</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,009</x:t>
-[...205 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>0,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,065</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...146 lines deleted...]
-          <x:t>0,647</x:t>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,637</x:t>
-[...112 lines deleted...]
-          <x:t>0,833</x:t>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>