--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd469854166004feb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a574a746514c02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re683eb3676964c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4d26083eb8840df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dcf3106679c4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re683eb3676964c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R633100d481834d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4d26083eb8840df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,647</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,637</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,725</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,631</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>