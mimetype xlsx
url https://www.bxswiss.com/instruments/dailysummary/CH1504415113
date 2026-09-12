--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a574a746514c02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35239162f3504065" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4d26083eb8840df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd025edfdcc94b80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R633100d481834d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4d26083eb8840df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce7578756f64530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd025edfdcc94b80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>0,457</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,451</x:t>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,417</x:t>
-[...11 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,441</x:t>
-[...26 lines deleted...]
-          <x:t>0,459</x:t>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,429</x:t>
-[...70 lines deleted...]
-          <x:t>0,409</x:t>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,403</x:t>
-[...134 lines deleted...]
-          <x:t>0,419</x:t>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>