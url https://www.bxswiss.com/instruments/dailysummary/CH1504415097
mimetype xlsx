--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82dd1a27e28740ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaff01d9f28f44f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4295aff5441c480b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32272fb645a44c22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf518ba03fc7452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4295aff5441c480b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1a6f820ba14ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32272fb645a44c22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,413</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>0,399</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,337</x:t>
-[...11 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,323</x:t>
-[...11 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,309</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,279</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...16 lines deleted...]
-          <x:t>0,301</x:t>
+          <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>09.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,412</x:t>
-[...43 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,374</x:t>
-[...4 lines deleted...]
-          <x:t>0,380</x:t>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>