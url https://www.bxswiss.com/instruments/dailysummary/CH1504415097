--- v11 (2026-10-03)
+++ v12 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaff01d9f28f44f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R995b792ef1bf48bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32272fb645a44c22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f3ed84a46ac4561"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1a6f820ba14ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32272fb645a44c22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ffcae57c18d4084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f3ed84a46ac4561" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,321</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...16 lines deleted...]
-          <x:t>0,301</x:t>
+          <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>09.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,412</x:t>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,314</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>0,356</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,316</x:t>
-[...48 lines deleted...]
-          <x:t>0,318</x:t>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,324</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>0,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>