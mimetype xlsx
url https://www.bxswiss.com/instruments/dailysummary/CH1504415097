--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c797e5ecb44fa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3c06a05d524423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76348aef87084ee4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b8c8ef3c3840a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R798e6febaf814528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76348aef87084ee4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf55333ef396c4026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b8c8ef3c3840a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1,481</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,367</x:t>
-[...490 lines deleted...]
-          <x:t>2,273</x:t>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>