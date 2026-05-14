--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3c06a05d524423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0a09247c8fd42c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b8c8ef3c3840a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re302cf65725242fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf55333ef396c4026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b8c8ef3c3840a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb20e70ed68439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re302cf65725242fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>