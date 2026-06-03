--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0a09247c8fd42c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324a620efd9f4c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re302cf65725242fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b9566a3f02b4dac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb20e70ed68439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re302cf65725242fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd4aefe0b5f64499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b9566a3f02b4dac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>1,587</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,453</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>1,479</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,483</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>1,507</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>