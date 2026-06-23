--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324a620efd9f4c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751d7b2ebfc3425f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b9566a3f02b4dac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f49a3b73ba4692"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd4aefe0b5f64499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b9566a3f02b4dac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d175f92de164fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f49a3b73ba4692" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,113</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,177</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,269</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>1,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,023</x:t>
-[...107 lines deleted...]
-          <x:t>1,009</x:t>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>