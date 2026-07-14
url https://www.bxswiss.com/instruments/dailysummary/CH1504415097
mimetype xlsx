--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751d7b2ebfc3425f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfce26354e784be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f49a3b73ba4692"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dbbaf5e4d0d4a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d175f92de164fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f49a3b73ba4692" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95999e4ac8064a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dbbaf5e4d0d4a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,005</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,023</x:t>
-[...97 lines deleted...]
-          <x:t>1,029</x:t>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,009</x:t>
-[...249 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,941</x:t>
-[...48 lines deleted...]
-          <x:t>0,897</x:t>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,873</x:t>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,829</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>