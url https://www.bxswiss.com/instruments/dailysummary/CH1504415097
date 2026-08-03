--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfce26354e784be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e3ea3bdd7e4878" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dbbaf5e4d0d4a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80bfc86debfe4dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95999e4ac8064a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dbbaf5e4d0d4a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf016aca9a494ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80bfc86debfe4dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>0,991</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,943</x:t>
-[...269 lines deleted...]
-          <x:t>0,775</x:t>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>