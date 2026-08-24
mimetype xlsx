--- v8 (2026-08-03)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e3ea3bdd7e4878" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28fe71398af64b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80bfc86debfe4dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8baa2bd55ddd45e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf016aca9a494ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80bfc86debfe4dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb40988e27d024609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8baa2bd55ddd45e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,859</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,757</x:t>
-[...156 lines deleted...]
-          <x:t>0,677</x:t>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>