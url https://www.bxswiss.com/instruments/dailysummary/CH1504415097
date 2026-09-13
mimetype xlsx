--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28fe71398af64b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82dd1a27e28740ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8baa2bd55ddd45e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4295aff5441c480b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb40988e27d024609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8baa2bd55ddd45e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf518ba03fc7452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4295aff5441c480b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,457</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,429</x:t>
-[...151 lines deleted...]
-          <x:t>0,413</x:t>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>0,387</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>