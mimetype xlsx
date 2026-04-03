--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc178874797844945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf8f0cdcc7134766" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49d74cdc38a440b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5c02ea191324840"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra83edf3bb9044117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49d74cdc38a440b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22748f9fb9d947dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5c02ea191324840" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1,409</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,437</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,927</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>