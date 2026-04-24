--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf8f0cdcc7134766" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e943ddfbd5246f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5c02ea191324840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9f0bf3bd79410c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22748f9fb9d947dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5c02ea191324840" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca28d089a0a348a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9f0bf3bd79410c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>2,171</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,935</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>