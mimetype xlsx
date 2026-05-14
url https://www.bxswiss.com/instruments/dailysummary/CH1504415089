--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e943ddfbd5246f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R337f5bfecf3449f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9f0bf3bd79410c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f5e2a83689a4cc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca28d089a0a348a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9f0bf3bd79410c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46bb377f098046d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f5e2a83689a4cc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,783</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,701</x:t>
-[...102 lines deleted...]
-          <x:t>1,479</x:t>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,487</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>1,479</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>