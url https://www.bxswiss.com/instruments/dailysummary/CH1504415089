--- v5 (2026-05-14)
+++ v6 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R337f5bfecf3449f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a28c72d0a94a2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f5e2a83689a4cc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a111ff0c097443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46bb377f098046d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f5e2a83689a4cc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0458af298e5a4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a111ff0c097443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>1,415</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,365</x:t>
-[...303 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,235</x:t>
-[...117 lines deleted...]
-          <x:t>1,419</x:t>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>