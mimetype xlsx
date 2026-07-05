--- v6 (2026-06-15)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a28c72d0a94a2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8eddeae22f04658" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a111ff0c097443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7efe9279d75a4319"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0458af298e5a4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a111ff0c097443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c71651839c43a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7efe9279d75a4319" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...97 lines deleted...]
-          <x:t>1,397</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,197</x:t>
-[...168 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,041</x:t>
-[...252 lines deleted...]
-          <x:t>1,033</x:t>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>