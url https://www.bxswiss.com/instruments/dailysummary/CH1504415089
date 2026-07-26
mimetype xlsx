--- v7 (2026-07-05)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8eddeae22f04658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8074312f44564910" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7efe9279d75a4319"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R779bdceb4e804b79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c71651839c43a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7efe9279d75a4319" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691987cc83804ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R779bdceb4e804b79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,057</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,047</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,841</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>30.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,823</x:t>
+          <x:t>0,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>01.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,749</x:t>
-[...36 lines deleted...]
-          <x:t>0,561</x:t>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>