--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8074312f44564910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d847575de849a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R779bdceb4e804b79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8c689ee8e44be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691987cc83804ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R779bdceb4e804b79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22031c32ba6c46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8c689ee8e44be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,823</x:t>
+          <x:t>0,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>01.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,749</x:t>
-[...53 lines deleted...]
-          <x:t>0,583</x:t>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>0,697</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>