--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d847575de849a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842fd63a540741a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8c689ee8e44be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re648f02da1654092"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22031c32ba6c46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8c689ee8e44be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086abc1dd52f49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re648f02da1654092" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>