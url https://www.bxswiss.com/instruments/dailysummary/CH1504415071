--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6081307b64af4a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510174745b044a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85195c1329764018"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R305277d9c9954e75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd5680deb1204537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85195c1329764018" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd0aaba3df3e4a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R305277d9c9954e75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,629</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,531</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>1,517</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,471</x:t>
-[...11 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>1,537</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,503</x:t>
-[...215 lines deleted...]
-          <x:t>1,527</x:t>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>