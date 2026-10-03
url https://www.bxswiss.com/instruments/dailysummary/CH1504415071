--- v10 (2026-09-11)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510174745b044a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2730a602dd984e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R305277d9c9954e75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b6e2fcf2adc4d6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd0aaba3df3e4a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R305277d9c9954e75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde4f4866c0404003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b6e2fcf2adc4d6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,537</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,503</x:t>
-[...528 lines deleted...]
-        <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,494</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>