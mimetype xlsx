--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2730a602dd984e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad36b24e5cf34b94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b6e2fcf2adc4d6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d44c82e733a4472"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde4f4866c0404003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b6e2fcf2adc4d6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra708fa0cc4b94fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d44c82e733a4472" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>1,505</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,432</x:t>
-[...6 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,580</x:t>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>10.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,606</x:t>
-[...286 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,518</x:t>
-[...144 lines deleted...]
-          <x:t>1,582</x:t>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>