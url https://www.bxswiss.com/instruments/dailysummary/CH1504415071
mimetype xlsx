--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R447aebb1d62449c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda72dc1ea5b84449" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d93f3b29a44952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963bb55bed4c4b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa6080d14da4d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d93f3b29a44952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3baf4060ea1a463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963bb55bed4c4b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>