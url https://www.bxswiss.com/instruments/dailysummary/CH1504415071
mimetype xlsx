--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda72dc1ea5b84449" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1d6dd6026be44d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963bb55bed4c4b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5584d59612914fd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3baf4060ea1a463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963bb55bed4c4b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e81731617a4aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5584d59612914fd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,571</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>3,213</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>