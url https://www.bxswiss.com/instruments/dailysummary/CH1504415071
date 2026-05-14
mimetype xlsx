--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1d6dd6026be44d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3c22d8a787436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5584d59612914fd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c93b0c25f74755"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e81731617a4aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5584d59612914fd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0fd554c3d18482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c93b0c25f74755" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>