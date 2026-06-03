--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3c22d8a787436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1afb05ec12f84d9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c93b0c25f74755"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9138275392144fac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0fd554c3d18482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c93b0c25f74755" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78142a2eb6454cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9138275392144fac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>2,399</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,357</x:t>
-[...11 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,479</x:t>
-[...26 lines deleted...]
-          <x:t>2,507</x:t>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,457</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>2,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,033</x:t>
-[...139 lines deleted...]
-          <x:t>2,393</x:t>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>