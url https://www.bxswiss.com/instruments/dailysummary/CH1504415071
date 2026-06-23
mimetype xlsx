--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1afb05ec12f84d9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba39d362e6674bc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9138275392144fac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b5b501e15414b48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78142a2eb6454cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9138275392144fac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0215091cd854aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b5b501e15414b48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,495</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,305</x:t>
-[...33 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,225</x:t>
-[...328 lines deleted...]
-          <x:t>1,971</x:t>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,031</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>2,067</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>