--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba39d362e6674bc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd197aed858df4989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b5b501e15414b48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1670cf02779c43a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0215091cd854aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b5b501e15414b48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd45a665957de4d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1670cf02779c43a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,035</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,031</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2,065</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,031</x:t>
-[...485 lines deleted...]
-          <x:t>1,949</x:t>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>