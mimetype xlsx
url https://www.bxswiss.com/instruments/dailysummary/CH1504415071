--- v8 (2026-07-13)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd197aed858df4989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6081307b64af4a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1670cf02779c43a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85195c1329764018"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd45a665957de4d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1670cf02779c43a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd5680deb1204537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85195c1329764018" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1,981</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>1,987</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,945</x:t>
-[...269 lines deleted...]
-          <x:t>1,675</x:t>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,697</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,801</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,795</x:t>
-[...80 lines deleted...]
-          <x:t>1,895</x:t>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>