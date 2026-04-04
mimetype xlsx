--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6890ff4e0e04725" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5226bb86b714409" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10d96472dbd84617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e18d398bf84b05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96490c1fbcac48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10d96472dbd84617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bfdbb07caef4a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e18d398bf84b05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>