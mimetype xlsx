--- v3 (2026-04-04)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5226bb86b714409" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd17d7c802f84405b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e18d398bf84b05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5082b23bea4572"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bfdbb07caef4a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e18d398bf84b05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a6a29d9ea914902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5082b23bea4572" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,383</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,043</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>2,793</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>