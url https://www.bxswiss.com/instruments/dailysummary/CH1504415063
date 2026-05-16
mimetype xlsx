--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd17d7c802f84405b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R645e896ef49c4c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5082b23bea4572"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R824919da42724485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a6a29d9ea914902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5082b23bea4572" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc43062916ed4a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R824919da42724485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,389 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,299</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,223</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>2,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,087</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>