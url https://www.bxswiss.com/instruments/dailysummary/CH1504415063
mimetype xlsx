--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R645e896ef49c4c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4ccf3c9137431d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R824919da42724485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3f83585d1dd421f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc43062916ed4a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R824919da42724485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bcee38b9f21454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3f83585d1dd421f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,161</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,043</x:t>
-[...48 lines deleted...]
-          <x:t>1,957</x:t>
+          <x:t>1,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,957</x:t>
-[...301 lines deleted...]
-          <x:t>1,581</x:t>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,643</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>2,033</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>