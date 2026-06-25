--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4ccf3c9137431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71dab9c4eff46a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3f83585d1dd421f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb75a0c7b36f647da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bcee38b9f21454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3f83585d1dd421f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd11f79e5ed184365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb75a0c7b36f647da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,065</x:t>
-[...53 lines deleted...]
-          <x:t>1,773</x:t>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,643</x:t>
-[...361 lines deleted...]
-        <x:is>
           <x:t>1,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,571</x:t>
-[...171 lines deleted...]
-          <x:t>1,611</x:t>
+          <x:t>1,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>