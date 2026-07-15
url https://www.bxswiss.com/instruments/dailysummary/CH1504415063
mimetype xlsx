--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71dab9c4eff46a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ada923d64a641d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb75a0c7b36f647da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c9296d04664fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd11f79e5ed184365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb75a0c7b36f647da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra794726a2aa24bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c9296d04664fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,487</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,479</x:t>
-[...11 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,571</x:t>
-[...80 lines deleted...]
-          <x:t>1,641</x:t>
+          <x:t>1,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,489</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>1,513</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,439</x:t>
-[...107 lines deleted...]
-          <x:t>1,523</x:t>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>