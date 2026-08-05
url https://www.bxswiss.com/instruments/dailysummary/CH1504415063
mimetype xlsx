--- v8 (2026-07-15)
+++ v9 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ada923d64a641d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53899105d7e24a0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c9296d04664fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra524dca6487a47f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra794726a2aa24bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c9296d04664fbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65be8f8d75f24df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra524dca6487a47f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,409</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,511</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>1,513</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,439</x:t>
-[...11 lines deleted...]
-          <x:t>1,441</x:t>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,395</x:t>
-[...237 lines deleted...]
-          <x:t>1,379</x:t>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,209</x:t>
-[...75 lines deleted...]
-          <x:t>1,127</x:t>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...127 lines deleted...]
-          <x:t>1,313</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>