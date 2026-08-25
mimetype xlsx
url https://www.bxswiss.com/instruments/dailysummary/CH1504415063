--- v9 (2026-08-05)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53899105d7e24a0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6875f5e627a4f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra524dca6487a47f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c9cbb701b74284"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65be8f8d75f24df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra524dca6487a47f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdc49012980b427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c9cbb701b74284" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,127</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>