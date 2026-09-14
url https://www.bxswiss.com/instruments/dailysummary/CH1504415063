--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6875f5e627a4f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841cdf27a7a04f6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c9cbb701b74284"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080c48bd21914917"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdc49012980b427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c9cbb701b74284" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5ac29c14aa4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080c48bd21914917" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>1,175</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
-[...16 lines deleted...]
-          <x:t>1,069</x:t>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,007</x:t>
-[...6 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,977</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,989</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,985</x:t>
-[...350 lines deleted...]
-          <x:t>0,963</x:t>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>