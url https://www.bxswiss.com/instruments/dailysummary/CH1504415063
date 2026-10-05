--- v11 (2026-09-14)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841cdf27a7a04f6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52627ebc51464b76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080c48bd21914917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93c9416e8c3940d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5ac29c14aa4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080c48bd21914917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1195a16e764f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93c9416e8c3940d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,941</x:t>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,929</x:t>
-[...21 lines deleted...]
-          <x:t>0,959</x:t>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,951</x:t>
-[...447 lines deleted...]
-        <x:is>
           <x:t>0,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,932</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>