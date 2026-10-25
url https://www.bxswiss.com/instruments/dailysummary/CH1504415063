--- v12 (2026-10-05)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52627ebc51464b76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87bf0f47346a4120" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93c9416e8c3940d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e1a351058e4463"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1195a16e764f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93c9416e8c3940d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa2b8835bb04f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e1a351058e4463" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,874</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,878</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>0,908</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.09.2026</x:t>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,954</x:t>
-[...70 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,958</x:t>
-[...144 lines deleted...]
-          <x:t>1,016</x:t>
+          <x:t>1,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>