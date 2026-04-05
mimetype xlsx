--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6875748bd374be5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e770e2b8a7f4b5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad6fb909e7c472a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18eec723de8c419c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra99662d891f0449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad6fb909e7c472a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bc49059997841e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18eec723de8c419c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>