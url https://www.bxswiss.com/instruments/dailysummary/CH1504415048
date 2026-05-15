--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e770e2b8a7f4b5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8657c6bd95fc4834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18eec723de8c419c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R113fbc5c2c1744c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bc49059997841e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18eec723de8c419c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d3569454c834441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R113fbc5c2c1744c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>2,231</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>