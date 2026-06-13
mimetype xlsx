--- v4 (2026-05-15)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8657c6bd95fc4834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raef22f9f9acc47cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R113fbc5c2c1744c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4fb21839c0746fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d3569454c834441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R113fbc5c2c1744c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25a0f3769ef64b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4fb21839c0746fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,389</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,377</x:t>
-[...53 lines deleted...]
-          <x:t>1,111</x:t>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,141</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>1,333</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>