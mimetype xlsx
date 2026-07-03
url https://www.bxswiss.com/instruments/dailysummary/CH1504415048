--- v5 (2026-06-13)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raef22f9f9acc47cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref12558dccab409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4fb21839c0746fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20240f96de424af2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25a0f3769ef64b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4fb21839c0746fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48334a9ee0ca48d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20240f96de424af2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,113</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,025</x:t>
-[...124 lines deleted...]
-          <x:t>0,977</x:t>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,943</x:t>
-[...16 lines deleted...]
-          <x:t>0,907</x:t>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,891</x:t>
-[...215 lines deleted...]
-          <x:t>0,967</x:t>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>