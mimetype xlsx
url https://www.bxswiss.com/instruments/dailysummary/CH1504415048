--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref12558dccab409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf31086699a344574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20240f96de424af2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c9a53ea99454ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48334a9ee0ca48d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20240f96de424af2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc41fb4b21be7410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c9a53ea99454ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,907</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,891</x:t>
-[...222 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,847</x:t>
-[...4 lines deleted...]
-          <x:t>0,787</x:t>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>19.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,803</x:t>
-[...21 lines deleted...]
-          <x:t>0,757</x:t>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,713</x:t>
-[...156 lines deleted...]
-          <x:t>0,767</x:t>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,693</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>