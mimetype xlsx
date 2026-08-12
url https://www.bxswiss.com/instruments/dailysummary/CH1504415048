--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf31086699a344574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc85c4aaa6dc4244" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c9a53ea99454ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03cb1a49345547f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc41fb4b21be7410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c9a53ea99454ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57099d7a97ec4090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03cb1a49345547f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,757</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,713</x:t>
-[...102 lines deleted...]
-          <x:t>0,903</x:t>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,841</x:t>
-[...97 lines deleted...]
-          <x:t>0,697</x:t>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...369 lines deleted...]
-          <x:t>0,583</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>