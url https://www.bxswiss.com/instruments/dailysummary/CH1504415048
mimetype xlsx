--- v8 (2026-08-12)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc85c4aaa6dc4244" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdabcc73710a1469e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03cb1a49345547f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67764b30e12d4f46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57099d7a97ec4090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03cb1a49345547f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd874cbdf65a241e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67764b30e12d4f46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>