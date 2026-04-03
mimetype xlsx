--- v0 (2026-02-21)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2dfd8d6c0440cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd708bd412894433c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac4cfdfe571e4b72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b04f60fa6ab4bca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ddd12b4553a47a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac4cfdfe571e4b72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630bc0ca85894706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b04f60fa6ab4bca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...242 lines deleted...]
-          <x:t>02.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,400</x:t>
-[...387 lines deleted...]
-          <x:t>1,101</x:t>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>