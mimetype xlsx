--- v1 (2026-04-03)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd708bd412894433c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453ece9c57f440a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b04f60fa6ab4bca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b2136467b354f28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630bc0ca85894706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b04f60fa6ab4bca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860bd235247f421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b2136467b354f28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,271</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,297</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>2,121</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>