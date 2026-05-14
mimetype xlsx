--- v2 (2026-04-23)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453ece9c57f440a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a6d3b0f91c4f54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b2136467b354f28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4548c38e80474d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860bd235247f421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b2136467b354f28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6cf20564bf04aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4548c38e80474d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>1,439</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,453</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,509</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,531</x:t>
-[...124 lines deleted...]
-          <x:t>1,267</x:t>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,221</x:t>
-[...43 lines deleted...]
-          <x:t>1,341</x:t>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,307</x:t>
-[...26 lines deleted...]
-          <x:t>1,321</x:t>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>