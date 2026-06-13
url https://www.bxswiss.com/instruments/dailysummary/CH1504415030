--- v3 (2026-05-14)
+++ v4 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a6d3b0f91c4f54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06265ec8eeb9409c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4548c38e80474d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dee7de2087945d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6cf20564bf04aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4548c38e80474d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e02b5da4ec64792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dee7de2087945d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,449</x:t>
-[...80 lines deleted...]
-          <x:t>1,329</x:t>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,079</x:t>
-[...367 lines deleted...]
-          <x:t>1,223</x:t>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,215</x:t>
-[...80 lines deleted...]
-          <x:t>1,255</x:t>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>