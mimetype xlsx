--- v4 (2026-06-13)
+++ v5 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06265ec8eeb9409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d84115f59ab46b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dee7de2087945d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb65d2e161134584"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e02b5da4ec64792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dee7de2087945d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1bf15f515dc4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb65d2e161134584" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,905</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>