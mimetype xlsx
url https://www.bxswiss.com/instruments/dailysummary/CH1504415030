--- v5 (2026-07-23)
+++ v6 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d84115f59ab46b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e238b8ae1794f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb65d2e161134584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra858912a962d436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1bf15f515dc4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb65d2e161134584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4051678d71e0498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra858912a962d436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,821</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,843</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...97 lines deleted...]
-          <x:t>0,649</x:t>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,511</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,527</x:t>
-[...360 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>