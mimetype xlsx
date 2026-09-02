--- v6 (2026-08-12)
+++ v7 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e238b8ae1794f3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b70cffb8b9405e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra858912a962d436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253ad581147b40f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4051678d71e0498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra858912a962d436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db6acb3ed70428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253ad581147b40f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>