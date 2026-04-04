--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b64eea185b946a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R449f53ffefe0474a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc78b4b0fc94278"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcffcd61bf0b4f78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcba54af5c4684ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc78b4b0fc94278" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2381cd1fa5eb4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcffcd61bf0b4f78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>