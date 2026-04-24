--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R449f53ffefe0474a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac4a72dfd804e4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcffcd61bf0b4f78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ed0905bd3644a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2381cd1fa5eb4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcffcd61bf0b4f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f8b363241e4314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ed0905bd3644a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,871</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,449</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>2,933</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>