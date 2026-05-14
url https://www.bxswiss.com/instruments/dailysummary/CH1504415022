--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac4a72dfd804e4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cdbab6c36df4830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ed0905bd3644a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48e254a2a657489c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f8b363241e4314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ed0905bd3644a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc608687485f74974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48e254a2a657489c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>