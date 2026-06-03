--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cdbab6c36df4830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e57b3c02984a5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48e254a2a657489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5825cff7a8ef4922"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc608687485f74974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48e254a2a657489c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c6de59894ec469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5825cff7a8ef4922" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,331</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,285</x:t>
-[...6 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,261</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>2,003</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...451 lines deleted...]
-          <x:t>2,173</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>