--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e57b3c02984a5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf51a74aee3c645ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5825cff7a8ef4922"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R817cfe9b66af4dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c6de59894ec469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5825cff7a8ef4922" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c77195e9ba64c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R817cfe9b66af4dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,277</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,101</x:t>
-[...43 lines deleted...]
-          <x:t>2,027</x:t>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,023</x:t>
-[...303 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,819</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>1,881</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>