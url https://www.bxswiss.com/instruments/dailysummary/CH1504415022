--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf51a74aee3c645ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf32a11d03fa4c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R817cfe9b66af4dd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R421800fd657d4a02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c77195e9ba64c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R817cfe9b66af4dd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a05961393584fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R421800fd657d4a02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,927</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,949</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,829</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,781</x:t>
-[...21 lines deleted...]
-          <x:t>1,929</x:t>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,885</x:t>
-[...453 lines deleted...]
-          <x:t>1,763</x:t>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>