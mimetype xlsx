--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf32a11d03fa4c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022eb84109d14b6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R421800fd657d4a02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea3e4ce094e4875"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a05961393584fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R421800fd657d4a02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raecc60e5195c4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea3e4ce094e4875" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,887</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,877</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,897</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,837</x:t>
-[...178 lines deleted...]
-          <x:t>1,955</x:t>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,893</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,755</x:t>
-[...53 lines deleted...]
-          <x:t>1,559</x:t>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,601</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,591</x:t>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,535</x:t>
-[...161 lines deleted...]
-          <x:t>1,709</x:t>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>