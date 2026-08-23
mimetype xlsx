--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022eb84109d14b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e5148899d25409c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea3e4ce094e4875"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a996d3807fd44b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raecc60e5195c4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea3e4ce094e4875" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra223d824eaa448f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a996d3807fd44b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,559</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,601</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,591</x:t>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,535</x:t>
-[...528 lines deleted...]
-        <x:is>
           <x:t>1,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>