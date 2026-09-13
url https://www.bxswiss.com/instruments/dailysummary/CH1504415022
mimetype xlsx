--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e5148899d25409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9f7d10fd6343b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a996d3807fd44b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48e11e60c95f4157"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra223d824eaa448f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a996d3807fd44b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95378d9b2e8d4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48e11e60c95f4157" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>1,573</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,533</x:t>
-[...6 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,471</x:t>
-[...4 lines deleted...]
-          <x:t>1,383</x:t>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,401</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,397</x:t>
-[...58 lines deleted...]
-          <x:t>1,329</x:t>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,353</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>1,381</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>