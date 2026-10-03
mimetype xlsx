--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9f7d10fd6343b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f2010be00d4ab6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48e11e60c95f4157"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37f54857d8ca41ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95378d9b2e8d4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48e11e60c95f4157" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04abd6b1e38b4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37f54857d8ca41ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,385</x:t>
-[...516 lines deleted...]
-        <x:is>
           <x:t>1,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,424</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>