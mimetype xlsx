--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f2010be00d4ab6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree5ffe4123344fbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37f54857d8ca41ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7805e8befa44f2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04abd6b1e38b4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37f54857d8ca41ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccacaa3ae49349c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7805e8befa44f2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>1,353</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,288</x:t>
-[...172 lines deleted...]
-        <x:is>
           <x:t>1,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,346</x:t>
-[...306 lines deleted...]
-          <x:t>1,418</x:t>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>