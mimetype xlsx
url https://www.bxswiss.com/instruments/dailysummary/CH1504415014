--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc08235055d7746ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2777f5028f4b18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recfb7d848dab49ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R488769fc3c4f402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96402783b0ed4af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recfb7d848dab49ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e14f1465d2b4487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R488769fc3c4f402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1,541</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>