--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2777f5028f4b18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee3f7160d7b4893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R488769fc3c4f402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5dc7b88c5f54158"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e14f1465d2b4487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R488769fc3c4f402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9178f9838bdc4848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5dc7b88c5f54158" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,746</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,787</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>2,519</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>