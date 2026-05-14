--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee3f7160d7b4893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf948f227d7042da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5dc7b88c5f54158"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e327b54b9749dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9178f9838bdc4848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5dc7b88c5f54158" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93ba6110e46c4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e327b54b9749dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>2,063</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,023</x:t>
-[...102 lines deleted...]
-          <x:t>1,829</x:t>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,833</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,867</x:t>
-[...171 lines deleted...]
-          <x:t>1,795</x:t>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>