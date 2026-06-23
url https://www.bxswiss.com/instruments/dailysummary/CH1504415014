--- v4 (2026-05-14)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf948f227d7042da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b0ee2be6624889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e327b54b9749dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R347059872c25423c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93ba6110e46c4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e327b54b9749dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e53bf7d49d04a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R347059872c25423c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...446 lines deleted...]
-          <x:t>1,415</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,469</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,701</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,693</x:t>
-[...80 lines deleted...]
-          <x:t>1,731</x:t>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>