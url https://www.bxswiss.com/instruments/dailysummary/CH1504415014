--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b0ee2be6624889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R936d70922c4f4a0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R347059872c25423c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb73afa42b13c49e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e53bf7d49d04a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R347059872c25423c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbeb5581948f43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb73afa42b13c49e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,377</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,323</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,405</x:t>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,371</x:t>
-[...21 lines deleted...]
-          <x:t>1,347</x:t>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,401</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>1,353</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,341</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,305</x:t>
-[...80 lines deleted...]
-          <x:t>1,241</x:t>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>