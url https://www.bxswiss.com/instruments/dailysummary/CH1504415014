--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R936d70922c4f4a0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re730738f0dc94500" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb73afa42b13c49e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8457e8ecc9eb4c58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbeb5581948f43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb73afa42b13c49e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f045b52af94f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8457e8ecc9eb4c58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,353</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,341</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,305</x:t>
-[...205 lines deleted...]
-          <x:t>1,361</x:t>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,321</x:t>
-[...6 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,267</x:t>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,203</x:t>
-[...65 lines deleted...]
-          <x:t>1,009</x:t>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,983</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,997</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>1,177</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>