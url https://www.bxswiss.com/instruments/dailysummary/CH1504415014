--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re730738f0dc94500" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeb75505088e4f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8457e8ecc9eb4c58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1008bd9d1a84a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f045b52af94f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8457e8ecc9eb4c58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d19fae94b95408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1008bd9d1a84a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,237</x:t>
-[...48 lines deleted...]
-          <x:t>1,009</x:t>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,983</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,997</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...283 lines deleted...]
-          <x:t>1,197</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,133</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>1,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>