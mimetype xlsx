--- v8 (2026-08-22)
+++ v9 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeb75505088e4f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc5ffcfc9f70481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1008bd9d1a84a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9af877e6087443f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d19fae94b95408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1008bd9d1a84a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b0921a36b54f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9af877e6087443f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,877</x:t>
-[...16 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,871</x:t>
+          <x:t>0,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,867</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,883</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,861</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,829</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,817</x:t>
-[...112 lines deleted...]
-          <x:t>0,855</x:t>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>