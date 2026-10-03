--- v9 (2026-09-12)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc5ffcfc9f70481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2f30d3a05c437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9af877e6087443f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R103ab2daea0b4573"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b0921a36b54f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9af877e6087443f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb5f67b45724642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R103ab2daea0b4573" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,829</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,817</x:t>
-[...146 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,847</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>0,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,896</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>