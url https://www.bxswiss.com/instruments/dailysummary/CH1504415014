--- v10 (2026-10-03)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2f30d3a05c437f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6117f5666bae4695" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R103ab2daea0b4573"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f71458ff8e40c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb5f67b45724642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R103ab2daea0b4573" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd29cd58289f4065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f71458ff8e40c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,764</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,768</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,896</x:t>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>0,826</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,780</x:t>
-[...6 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,894</x:t>
-[...70 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,818</x:t>
-[...198 lines deleted...]
-          <x:t>0,882</x:t>
+          <x:t>0,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>