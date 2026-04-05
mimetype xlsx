--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R698da66898664b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712b3b7c7a0a485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd057032df76f4b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad6f8aedd4b145ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfaf6e82706746c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd057032df76f4b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb88d47df1b64869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad6f8aedd4b145ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>