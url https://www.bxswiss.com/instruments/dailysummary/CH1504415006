--- v3 (2026-04-05)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712b3b7c7a0a485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2038a0ead39141cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad6f8aedd4b145ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3077a6213b344c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb88d47df1b64869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad6f8aedd4b145ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf02370d6671d4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3077a6213b344c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>2,015</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>