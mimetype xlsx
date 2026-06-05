--- v4 (2026-05-16)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2038a0ead39141cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb5fa6ae9b647b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3077a6213b344c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d600c2aef6b4067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf02370d6671d4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3077a6213b344c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R102893cb640a4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d600c2aef6b4067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,147</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,259</x:t>
-[...188 lines deleted...]
-          <x:t>1,441</x:t>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,177</x:t>
-[...269 lines deleted...]
-          <x:t>1,263</x:t>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>