--- v5 (2026-06-05)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb5fa6ae9b647b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f3883c685e42e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d600c2aef6b4067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R501dc33e1d674e39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R102893cb640a4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d600c2aef6b4067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba6a349508c44f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R501dc33e1d674e39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,051</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,881</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,035</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,765</x:t>
-[...134 lines deleted...]
-          <x:t>0,735</x:t>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>0,865</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>