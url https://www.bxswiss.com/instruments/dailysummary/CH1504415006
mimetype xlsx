--- v6 (2026-06-27)
+++ v7 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f3883c685e42e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1393fcd5a447eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R501dc33e1d674e39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd61b3fb6a3644353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba6a349508c44f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R501dc33e1d674e39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf50b7b9e6c454e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd61b3fb6a3644353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...392 lines deleted...]
-          <x:t>0,691</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,717</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,705</x:t>
-[...48 lines deleted...]
-          <x:t>0,665</x:t>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,677</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>0,733</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>