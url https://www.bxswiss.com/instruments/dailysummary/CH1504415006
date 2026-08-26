--- v7 (2026-08-06)
+++ v8 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1393fcd5a447eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506100000fae423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd61b3fb6a3644353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a29b1dbc963440d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf50b7b9e6c454e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd61b3fb6a3644353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ec2aa0c71124c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a29b1dbc963440d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,457</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...394 lines deleted...]
-          <x:t>0,521</x:t>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,507</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>