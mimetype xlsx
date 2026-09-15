--- v8 (2026-08-26)
+++ v9 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506100000fae423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d2174278314ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a29b1dbc963440d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R957510c65a234def"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ec2aa0c71124c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a29b1dbc963440d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4afa64a326c94c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R957510c65a234def" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,387</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,353</x:t>
-[...16 lines deleted...]
-          <x:t>0,343</x:t>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,293</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,333</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,319</x:t>
-[...6 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>