--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86984ba1a1a485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra130babf4e5f466d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3d6c911f514ae8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9266929eaa334f58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce39879568db4306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3d6c911f514ae8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R973b46b6c8bb4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9266929eaa334f58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>1,321</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,319</x:t>
-[...65 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,809</x:t>
-[...144 lines deleted...]
-          <x:t>1,783</x:t>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>