--- v3 (2026-04-05)
+++ v4 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra130babf4e5f466d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re960db8f0c9e4f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9266929eaa334f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf57cd47c46b74dee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R973b46b6c8bb4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9266929eaa334f58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaaabc15211c4dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf57cd47c46b74dee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,291</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,549</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,545</x:t>
-[...539 lines deleted...]
-          <x:t>1,913</x:t>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>