--- v4 (2026-04-29)
+++ v5 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re960db8f0c9e4f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f6b435c55d48c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf57cd47c46b74dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5115a58b62304c0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaaabc15211c4dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf57cd47c46b74dee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd664f93a3d4dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5115a58b62304c0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>1,415</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,353</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>1,179</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,081</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,045</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,091</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,069</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,193</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>1,223</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>