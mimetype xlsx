--- v5 (2026-05-21)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f6b435c55d48c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb12f3cbd97b4dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5115a58b62304c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43dfa5b33ab4466c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd664f93a3d4dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5115a58b62304c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb375787c765a4eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43dfa5b33ab4466c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,045</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,091</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,069</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,193</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>1,361</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,111</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>