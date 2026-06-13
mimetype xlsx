--- v6 (2026-06-10)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb12f3cbd97b4dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7266fbb2e4664dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43dfa5b33ab4466c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d946dfaf5454ac0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb375787c765a4eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43dfa5b33ab4466c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R512f9c2a29214ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d946dfaf5454ac0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,112 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>