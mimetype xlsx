--- v7 (2026-06-13)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7266fbb2e4664dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292a43a3c2824370" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d946dfaf5454ac0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2d656d5cdd4fc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R512f9c2a29214ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d946dfaf5454ac0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74ae0574e77b4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2d656d5cdd4fc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,767</x:t>
-[...53 lines deleted...]
-          <x:t>0,813</x:t>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,767</x:t>
-[...43 lines deleted...]
-          <x:t>0,811</x:t>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,783</x:t>
-[...242 lines deleted...]
-          <x:t>0,793</x:t>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>