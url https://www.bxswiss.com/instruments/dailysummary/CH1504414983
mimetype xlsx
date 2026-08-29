--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292a43a3c2824370" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re653f6ea7a51420c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2d656d5cdd4fc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra63f878099a14872"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74ae0574e77b4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2d656d5cdd4fc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d73412184d4f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra63f878099a14872" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,461</x:t>
-[...43 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>0,557</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>