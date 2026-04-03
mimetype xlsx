--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d900b52bf784ff9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8acfbf5c12ed4a6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd557243a75994810"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3701c0b574f14fd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480e8ae4997a449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd557243a75994810" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa396841e54f46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3701c0b574f14fd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>