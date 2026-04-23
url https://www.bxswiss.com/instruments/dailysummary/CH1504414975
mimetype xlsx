--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8acfbf5c12ed4a6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R901290c2006b4b8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3701c0b574f14fd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3458a9f055d343b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa396841e54f46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3701c0b574f14fd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ea691fff4d740f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3458a9f055d343b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,473</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,233</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,819</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>