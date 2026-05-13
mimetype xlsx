--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R901290c2006b4b8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f08e7e04eb84b21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3458a9f055d343b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc010b8c7f57a4cac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ea691fff4d740f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3458a9f055d343b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7e2b0b13714473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc010b8c7f57a4cac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,365</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,307</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>1,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,149</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>