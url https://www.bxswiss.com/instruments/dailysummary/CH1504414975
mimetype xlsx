--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f08e7e04eb84b21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea667e8b6df4136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc010b8c7f57a4cac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4912a20d8714e7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7e2b0b13714473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc010b8c7f57a4cac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd551f76457f34bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4912a20d8714e7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,123</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>1,137</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,107</x:t>
-[...237 lines deleted...]
-          <x:t>0,787</x:t>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,827</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>1,047</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>