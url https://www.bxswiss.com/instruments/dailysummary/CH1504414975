--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea667e8b6df4136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19dc11af689c45d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4912a20d8714e7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d80e3aa3bb34ce9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd551f76457f34bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4912a20d8714e7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f11326448894d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d80e3aa3bb34ce9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,787</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,827</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,797</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...441 lines deleted...]
-          <x:t>0,707</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,693</x:t>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>