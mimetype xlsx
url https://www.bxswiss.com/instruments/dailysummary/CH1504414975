--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19dc11af689c45d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500c021e973c4102" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d80e3aa3bb34ce9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06df5c1204da457a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f11326448894d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d80e3aa3bb34ce9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf16bde5287e14f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06df5c1204da457a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,723</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,721</x:t>
-[...124 lines deleted...]
-          <x:t>0,707</x:t>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,693</x:t>
-[...264 lines deleted...]
-          <x:t>0,585</x:t>
+          <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,639</x:t>
-[...26 lines deleted...]
-          <x:t>0,633</x:t>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,593</x:t>
-[...53 lines deleted...]
-          <x:t>0,551</x:t>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>