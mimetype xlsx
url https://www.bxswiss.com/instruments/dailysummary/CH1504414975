--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500c021e973c4102" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701cb1b1dd7e4b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06df5c1204da457a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R713d422acbcd4901"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf16bde5287e14f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06df5c1204da457a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43aa11a246a54ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R713d422acbcd4901" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,639</x:t>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,609</x:t>
-[...43 lines deleted...]
-          <x:t>0,613</x:t>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>0,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,497</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>