--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701cb1b1dd7e4b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbcb5c94369d437b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R713d422acbcd4901"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a43e05ffc747a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43aa11a246a54ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R713d422acbcd4901" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b32039ab81543c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a43e05ffc747a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,419</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>0,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...501 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>