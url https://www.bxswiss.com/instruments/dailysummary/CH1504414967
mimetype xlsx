--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d14c4a995a34417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf212cc6b2e040ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e4c3108c1f14295"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1475846e073e4faa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44701d8133b84d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e4c3108c1f14295" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb30ed0eb295a493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1475846e073e4faa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,003</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,997</x:t>
-[...598 lines deleted...]
-          <x:t>1,807</x:t>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>