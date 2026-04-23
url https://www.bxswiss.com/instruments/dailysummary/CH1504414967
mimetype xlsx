--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf212cc6b2e040ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6283767b3ce7454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1475846e073e4faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9addc58dbd654468"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb30ed0eb295a493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1475846e073e4faa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R036b044921d04698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9addc58dbd654468" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>2,409</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,277</x:t>
-[...458 lines deleted...]
-          <x:t>2,681</x:t>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>