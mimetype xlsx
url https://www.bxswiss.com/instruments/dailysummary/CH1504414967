--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6283767b3ce7454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89c8b721c139438b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9addc58dbd654468"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c9d554e3b248a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R036b044921d04698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9addc58dbd654468" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R755e2ec680f2460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c9d554e3b248a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>