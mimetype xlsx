--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89c8b721c139438b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3306c171e1d40c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c9d554e3b248a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c91fe15003e47d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R755e2ec680f2460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c9d554e3b248a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R725af5313d4b4a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c91fe15003e47d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,107</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,085</x:t>
-[...43 lines deleted...]
-          <x:t>2,045</x:t>
+          <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,001</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>1,957</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,879</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,979</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,919</x:t>
-[...26 lines deleted...]
-          <x:t>2,053</x:t>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>