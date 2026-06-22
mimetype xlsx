--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3306c171e1d40c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re46bf7aab37642f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c91fe15003e47d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fa05fc56b1044db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R725af5313d4b4a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c91fe15003e47d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47164d3a1f994208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fa05fc56b1044db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,839</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
-[...485 lines deleted...]
-          <x:t>1,709</x:t>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>