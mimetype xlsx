--- v6 (2026-06-22)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re46bf7aab37642f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95eba4cb14284ab5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fa05fc56b1044db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1ce0db41e3f4fff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47164d3a1f994208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fa05fc56b1044db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f6200c374724a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1ce0db41e3f4fff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,691</x:t>
-[...522 lines deleted...]
-          <x:t>1,607</x:t>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>