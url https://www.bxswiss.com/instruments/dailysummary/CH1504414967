--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95eba4cb14284ab5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c7fe9b8cbc43fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1ce0db41e3f4fff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d3de0937a54efb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f6200c374724a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1ce0db41e3f4fff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3a39c189db4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d3de0937a54efb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,441</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,387</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...506 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>