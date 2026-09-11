--- v8 (2026-08-22)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c7fe9b8cbc43fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5ce57ee0584972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d3de0937a54efb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra840d5a05a884ec0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3a39c189db4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d3de0937a54efb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb700d19edce94710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra840d5a05a884ec0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,419</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,383</x:t>
-[...16 lines deleted...]
-          <x:t>1,327</x:t>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,261</x:t>
-[...11 lines deleted...]
-          <x:t>1,233</x:t>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,201</x:t>
-[...129 lines deleted...]
-          <x:t>1,259</x:t>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,233</x:t>
-[...215 lines deleted...]
-          <x:t>1,247</x:t>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>