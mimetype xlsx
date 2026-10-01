--- v9 (2026-09-11)
+++ v10 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5ce57ee0584972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1466bb2ecdb4911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra840d5a05a884ec0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7dbfee695d4809"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb700d19edce94710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra840d5a05a884ec0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060c9472573741ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7dbfee695d4809" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,630 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,233</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,223</x:t>
-[...16 lines deleted...]
-          <x:t>1,259</x:t>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,233</x:t>
-[...286 lines deleted...]
-          <x:t>1,245</x:t>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,227</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,282</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>