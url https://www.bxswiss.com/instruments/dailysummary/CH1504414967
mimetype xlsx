--- v10 (2026-10-01)
+++ v11 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1466bb2ecdb4911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd36d31924ea45a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7dbfee695d4809"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e61e1e43a74fb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060c9472573741ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7dbfee695d4809" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087f6d2d1d1a42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e61e1e43a74fb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,296</x:t>
-[...16 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,248</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,284</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,232</x:t>
-[...11 lines deleted...]
-          <x:t>1,264</x:t>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,286</x:t>
-[...48 lines deleted...]
-          <x:t>1,206</x:t>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,218</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>18.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,196</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1,182</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,132</x:t>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,278</x:t>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,228</x:t>
-[...107 lines deleted...]
-          <x:t>1,256</x:t>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>