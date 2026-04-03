--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0040216cc9b4862" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67895a0be0f34c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ac5da7244174c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37954d4a696a4e90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a500c4a7ee41d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ac5da7244174c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b5cb9efa39e4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37954d4a696a4e90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1,393</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>