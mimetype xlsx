--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67895a0be0f34c8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8acf47fb8b384278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37954d4a696a4e90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R845f48d23a344be3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b5cb9efa39e4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37954d4a696a4e90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e6713c28a34d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R845f48d23a344be3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>2,165</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,967</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,493</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>