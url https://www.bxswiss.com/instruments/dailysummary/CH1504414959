--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8acf47fb8b384278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c10fd520bb4a29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R845f48d23a344be3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ecd1d1af19450e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e6713c28a34d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R845f48d23a344be3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68b501302e66476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ecd1d1af19450e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1,863</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,723</x:t>
-[...53 lines deleted...]
-          <x:t>1,739</x:t>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,789</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,629</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>1,637</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,603</x:t>
+          <x:t>1,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>