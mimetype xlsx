--- v4 (2026-05-13)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c10fd520bb4a29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7126a15081f8480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ecd1d1af19450e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9030c0273b3949b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68b501302e66476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ecd1d1af19450e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R578941aaa0e341c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9030c0273b3949b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,607</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,571</x:t>
-[...65 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>11.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,535</x:t>
-[...36 lines deleted...]
-          <x:t>1,615</x:t>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>