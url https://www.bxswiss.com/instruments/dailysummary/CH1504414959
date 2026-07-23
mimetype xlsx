--- v5 (2026-06-13)
+++ v6 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7126a15081f8480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8fe96a3f6684913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9030c0273b3949b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75a32bf649f5426d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R578941aaa0e341c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9030c0273b3949b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0460c38c103a4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75a32bf649f5426d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,191</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,231</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,183</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>1,247</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,169</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>1,281</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>