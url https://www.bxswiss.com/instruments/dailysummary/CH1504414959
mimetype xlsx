--- v6 (2026-07-23)
+++ v7 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8fe96a3f6684913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3061c0abde42d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75a32bf649f5426d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdd01d0e805f4051"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0460c38c103a4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75a32bf649f5426d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R670f59e656ab4e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdd01d0e805f4051" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,123</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,083</x:t>
-[...21 lines deleted...]
-          <x:t>1,237</x:t>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,171</x:t>
-[...178 lines deleted...]
-          <x:t>1,073</x:t>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,943</x:t>
-[...377 lines deleted...]
-          <x:t>0,975</x:t>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>