--- v7 (2026-08-12)
+++ v8 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3061c0abde42d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc29627b0268e4386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdd01d0e805f4051"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b8a53bbfedd49e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R670f59e656ab4e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdd01d0e805f4051" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f3081b71027455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b8a53bbfedd49e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>