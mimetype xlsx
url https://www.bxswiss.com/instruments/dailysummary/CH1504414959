--- v8 (2026-09-02)
+++ v9 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc29627b0268e4386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e3bddc6b884a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b8a53bbfedd49e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfc788f0fd244f33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f3081b71027455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b8a53bbfedd49e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0c0956159c446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfc788f0fd244f33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,831</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,783</x:t>
-[...6 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,773</x:t>
-[...107 lines deleted...]
-          <x:t>0,753</x:t>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,745</x:t>
-[...431 lines deleted...]
-          <x:t>0,753</x:t>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>