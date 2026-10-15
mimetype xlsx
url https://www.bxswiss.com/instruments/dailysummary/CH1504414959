--- v9 (2026-09-22)
+++ v10 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e3bddc6b884a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda7237121c6d4841" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfc788f0fd244f33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76923bfd4f2740af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0c0956159c446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfc788f0fd244f33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaf046969f8644b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76923bfd4f2740af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,723</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,674</x:t>
-[...6 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,784</x:t>
-[...21 lines deleted...]
-          <x:t>0,766</x:t>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,750</x:t>
-[...26 lines deleted...]
-          <x:t>0,734</x:t>
+          <x:t>0,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,752</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,774</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,754</x:t>
-[...134 lines deleted...]
-          <x:t>0,688</x:t>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>