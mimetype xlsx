--- v10 (2026-10-15)
+++ v11 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda7237121c6d4841" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820577fcb96541e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76923bfd4f2740af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d4275c98db425a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaf046969f8644b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76923bfd4f2740af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1d7a251644d444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d4275c98db425a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,774</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,754</x:t>
-[...21 lines deleted...]
-          <x:t>0,854</x:t>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,794</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,736</x:t>
-[...33 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,780</x:t>
-[...495 lines deleted...]
-          <x:t>0,692</x:t>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>