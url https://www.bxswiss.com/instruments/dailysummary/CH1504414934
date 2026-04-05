--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dcc3e43ef654b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd4ad5c547045f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d83328a02404ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9025c5e02947d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68efac299cbc41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d83328a02404ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bade0ecc94543d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9025c5e02947d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,533</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>1,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,163</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,639</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>