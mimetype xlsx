--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd4ad5c547045f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ff35d0a51d4be7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9025c5e02947d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7396e825143948e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bade0ecc94543d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9025c5e02947d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf21d25051a95400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7396e825143948e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,401</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,171</x:t>
-[...97 lines deleted...]
-          <x:t>1,399</x:t>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,333</x:t>
-[...458 lines deleted...]
-          <x:t>1,725</x:t>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>