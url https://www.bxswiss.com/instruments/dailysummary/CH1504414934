--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ff35d0a51d4be7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c24bc004b440cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7396e825143948e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9ea05818d44920"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf21d25051a95400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7396e825143948e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fab6b6c874f45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9ea05818d44920" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>1,271</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,213</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...4 lines deleted...]
-          <x:t>0,935</x:t>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,981</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,031</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,047</x:t>
-[...53 lines deleted...]
-          <x:t>1,089</x:t>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>