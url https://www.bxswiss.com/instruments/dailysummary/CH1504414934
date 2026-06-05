--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c24bc004b440cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a3e011c45944668" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9ea05818d44920"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dd686bcd89d4a76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fab6b6c874f45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9ea05818d44920" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e8a56b221a042fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dd686bcd89d4a76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,835</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,869</x:t>
-[...117 lines deleted...]
-          <x:t>0,987</x:t>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>