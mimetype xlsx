--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a3e011c45944668" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed8a81afaf344ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dd686bcd89d4a76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e86d6e0ce048e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e8a56b221a042fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dd686bcd89d4a76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0557dab781104ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e86d6e0ce048e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,883</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,779</x:t>
-[...16 lines deleted...]
-          <x:t>0,869</x:t>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,865</x:t>
-[...357 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,697</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>0,691</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>