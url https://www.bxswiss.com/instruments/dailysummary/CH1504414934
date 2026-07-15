--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed8a81afaf344ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28bfd25cab52473b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e86d6e0ce048e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R165d8fe8ee2b416b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0557dab781104ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e86d6e0ce048e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bfebba234414df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R165d8fe8ee2b416b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>