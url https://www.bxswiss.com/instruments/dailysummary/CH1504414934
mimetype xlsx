--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28bfd25cab52473b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4753b73fd64741f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R165d8fe8ee2b416b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b983a27ee844e93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bfebba234414df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R165d8fe8ee2b416b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra762e949c1204232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b983a27ee844e93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,589</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,577</x:t>
-[...318 lines deleted...]
-          <x:t>0,393</x:t>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,379</x:t>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,379</x:t>
-[...188 lines deleted...]
-          <x:t>0,465</x:t>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>