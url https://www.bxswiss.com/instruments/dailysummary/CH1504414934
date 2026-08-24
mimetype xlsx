--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4753b73fd64741f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R380380dc17aa475f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b983a27ee844e93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f761ca2fa642bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra762e949c1204232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b983a27ee844e93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ee8049a63b74854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f761ca2fa642bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,379</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,379</x:t>
-[...533 lines deleted...]
-        <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>