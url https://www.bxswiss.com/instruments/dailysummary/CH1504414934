--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R380380dc17aa475f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf075d34917594a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f761ca2fa642bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafcbcfc2ebae435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ee8049a63b74854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f761ca2fa642bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf602f8722be94b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafcbcfc2ebae435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,289</x:t>
-[...21 lines deleted...]
-          <x:t>0,263</x:t>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,271</x:t>
-[...31 lines deleted...]
-          <x:t>0,257</x:t>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,243</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>0,239</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>