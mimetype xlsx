--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292c8f1528da463a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb005bd0887b4f73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd002402df8664fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a90e8fd44de4dd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff1b21790da4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd002402df8664fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f39d6a8a434f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a90e8fd44de4dd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>