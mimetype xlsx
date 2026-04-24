--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb005bd0887b4f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d9e75530f14c30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a90e8fd44de4dd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f4d6dc74fbf4fd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f39d6a8a434f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a90e8fd44de4dd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30eaae9fb94f4391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f4d6dc74fbf4fd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,137</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
-[...21 lines deleted...]
-          <x:t>1,333</x:t>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,111</x:t>
-[...33 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,561</x:t>
-[...522 lines deleted...]
-          <x:t>1,641</x:t>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>