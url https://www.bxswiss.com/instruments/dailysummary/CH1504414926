--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d9e75530f14c30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R319a1ddd2e744ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f4d6dc74fbf4fd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e310ef6f3594fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30eaae9fb94f4391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f4d6dc74fbf4fd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99daacff388545ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e310ef6f3594fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>