--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R319a1ddd2e744ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5558089efcb4f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e310ef6f3594fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f07b9237b124e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99daacff388545ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e310ef6f3594fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a3c15c4c2e43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f07b9237b124e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,941</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,007</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>0,931</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>