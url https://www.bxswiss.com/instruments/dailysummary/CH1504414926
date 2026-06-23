--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5558089efcb4f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5dd165b7e94921" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f07b9237b124e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea82e289a0e24271"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a3c15c4c2e43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f07b9237b124e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be493a5771a4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea82e289a0e24271" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>