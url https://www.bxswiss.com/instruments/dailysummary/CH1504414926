--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5dd165b7e94921" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd690e79b9e47cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea82e289a0e24271"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6aa3be7aa8a4e4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be493a5771a4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea82e289a0e24271" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cf838fdce704431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6aa3be7aa8a4e4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,559</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>