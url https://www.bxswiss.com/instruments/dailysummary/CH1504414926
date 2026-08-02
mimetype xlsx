--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd690e79b9e47cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4529cc45c1b437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6aa3be7aa8a4e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e04ca0747a4bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cf838fdce704431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6aa3be7aa8a4e4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d6682daef09419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e04ca0747a4bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,559</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,553</x:t>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,519</x:t>
-[...281 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...38 lines deleted...]
-          <x:t>0,357</x:t>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,351</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,433</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>