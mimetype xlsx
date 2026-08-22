--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4529cc45c1b437c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9605cce69c3544de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e04ca0747a4bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e0c4a7cc7044c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d6682daef09419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e04ca0747a4bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa86907cad0448b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e0c4a7cc7044c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...38 lines deleted...]
-          <x:t>0,357</x:t>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,351</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...462 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>