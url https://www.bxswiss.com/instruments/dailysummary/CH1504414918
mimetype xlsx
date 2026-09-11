--- v8 (2026-08-02)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1dd10302ae44e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429df507d4604862" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R298fdc9f7cd547c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R298c8b7fd9404eda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re470a8d647c24afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R298fdc9f7cd547c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9bab413b4d54a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R298c8b7fd9404eda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...603 lines deleted...]
-          <x:t>1,279</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,245</x:t>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>