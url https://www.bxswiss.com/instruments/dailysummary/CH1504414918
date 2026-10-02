--- v9 (2026-09-11)
+++ v10 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429df507d4604862" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70f1cd6843f04399" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R298c8b7fd9404eda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bdc886aad624859"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9bab413b4d54a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R298c8b7fd9404eda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813b7b8d7f294fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bdc886aad624859" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,101</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,137</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>1,087</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,119</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,191</x:t>
-[...188 lines deleted...]
-          <x:t>1,127</x:t>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,097</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>1,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,152</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>