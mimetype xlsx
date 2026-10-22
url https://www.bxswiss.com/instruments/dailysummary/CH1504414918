--- v10 (2026-10-02)
+++ v11 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70f1cd6843f04399" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf77a93b6ac2d4593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bdc886aad624859"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda58e41783aa4f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813b7b8d7f294fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bdc886aad624859" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8c64d14d4b247ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda58e41783aa4f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>1,091</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,036</x:t>
-[...16 lines deleted...]
-          <x:t>1,152</x:t>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,134</x:t>
-[...431 lines deleted...]
-          <x:t>1,198</x:t>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>