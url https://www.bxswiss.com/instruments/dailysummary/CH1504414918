--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d1d464a4af486b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc06524ae70e40b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf837fe7209c4681"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re35bcdab534848ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b60d287c0524f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf837fe7209c4681" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3542ca42e5214d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re35bcdab534848ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>