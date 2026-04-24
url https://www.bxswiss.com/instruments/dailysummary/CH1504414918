--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc06524ae70e40b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe12e060b4e1471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re35bcdab534848ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb13f32fb12514253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3542ca42e5214d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re35bcdab534848ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce708ddf6f8347c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb13f32fb12514253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,191</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,977</x:t>
-[...566 lines deleted...]
-          <x:t>2,447</x:t>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>