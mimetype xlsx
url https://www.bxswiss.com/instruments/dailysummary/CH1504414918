--- v4 (2026-04-24)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe12e060b4e1471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f09eb759f1044fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb13f32fb12514253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f3dbe9aa910436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce708ddf6f8347c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb13f32fb12514253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da4f6b5c9e94dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f3dbe9aa910436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...414 lines deleted...]
-          <x:t>1,943</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,903</x:t>
-[...6 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,917</x:t>
-[...53 lines deleted...]
-          <x:t>1,865</x:t>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,827</x:t>
-[...6 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,895</x:t>
-[...63 lines deleted...]
-          <x:t>1,879</x:t>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>