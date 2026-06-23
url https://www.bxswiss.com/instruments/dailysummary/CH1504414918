--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f09eb759f1044fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R749d923b103440b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f3dbe9aa910436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb85591306554670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da4f6b5c9e94dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f3dbe9aa910436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R948f6ace29f0408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb85591306554670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,675</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,579</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>1,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,545</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,497</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,553</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>