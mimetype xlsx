--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R749d923b103440b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c364e50beb4e66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb85591306554670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0986e67515224ec8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R948f6ace29f0408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb85591306554670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1290f5d49ee4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0986e67515224ec8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,539</x:t>
-[...377 lines deleted...]
-          <x:t>1,553</x:t>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,539</x:t>
-[...134 lines deleted...]
-          <x:t>1,457</x:t>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>