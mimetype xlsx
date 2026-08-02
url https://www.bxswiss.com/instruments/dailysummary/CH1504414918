--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c364e50beb4e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1dd10302ae44e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0986e67515224ec8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R298fdc9f7cd547c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1290f5d49ee4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0986e67515224ec8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re470a8d647c24afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R298fdc9f7cd547c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,553</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,539</x:t>
-[...16 lines deleted...]
-          <x:t>1,537</x:t>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,519</x:t>
-[...33 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,537</x:t>
-[...274 lines deleted...]
-          <x:t>1,273</x:t>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,255</x:t>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,241</x:t>
-[...26 lines deleted...]
-          <x:t>1,225</x:t>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,237</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
-        </x:is>
-[...94 lines deleted...]
-          <x:t>1,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>